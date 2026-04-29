--- v1 (2025-12-18)
+++ v2 (2026-04-29)
@@ -46,56 +46,56 @@
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Recharge Review\RECHARGE CALL\2025-26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sritterskamp\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07EDEEDA-8795-4533-A80C-59B8AA665213}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D6F820A6-378F-494D-A0A9-46299F14B279}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11620" tabRatio="997" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-23148" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="997" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1. Proposal Details" sheetId="2" r:id="rId1"/>
     <sheet name="2. Plan" sheetId="11" r:id="rId2"/>
     <sheet name="3. Rate Calculation" sheetId="19" r:id="rId3"/>
     <sheet name="4. Volume Projections" sheetId="20" r:id="rId4"/>
     <sheet name="5. Rate List" sheetId="21" r:id="rId5"/>
     <sheet name="6. Depreciation Schedule" sheetId="10" r:id="rId6"/>
     <sheet name="7. Complete Content Checklist" sheetId="24" r:id="rId7"/>
     <sheet name="EULID" sheetId="23" state="hidden" r:id="rId8"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
     <definedName name="_5000C" localSheetId="6">#REF!</definedName>
     <definedName name="_5000C">'2. Plan'!#REF!</definedName>
     <definedName name="_5020C">'2. Plan'!#REF!</definedName>
     <definedName name="_5050C">'2. Plan'!#REF!</definedName>
     <definedName name="Account" localSheetId="6">#REF!</definedName>
     <definedName name="Account">'2. Plan'!#REF!</definedName>
     <definedName name="ChooseCells" localSheetId="6">'[1]1. Proposal Details'!$D$5:$I$5,'[1]1. Proposal Details'!$M$5:$N$5,'[1]1. Proposal Details'!$W$5,'[1]1. Proposal Details'!$E$8:$J$8,'[1]1. Proposal Details'!$N$8:$O$8, '[1]1. Proposal Details'!$W$8,'[1]1. Proposal Details'!$G$10,'[1]1. Proposal Details'!$E$10:$F$10,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!$M$10:$Q$10,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!#REF!,'[1]1. Proposal Details'!$AA$11:$AB$11,'[1]1. Proposal Details'!$B$26:$AG$26,'[1]1. Proposal Details'!$B$31:$Q$34,'[1]1. Proposal Details'!$AF$29,'[1]1. Proposal Details'!$D$40:$G$40,'[1]1. Proposal Details'!$K$40:$M$40,'[1]1. Proposal Details'!$D$42:$G$42,'[1]1. Proposal Details'!$L$42:$M$42,'[1]1. Proposal Details'!$U$40:$X$40,'[1]1. Proposal Details'!$AA$40:$AC$40, '[1]1. Proposal Details'!$U$42:$X$42,'[1]1. Proposal Details'!$AC$42</definedName>
     <definedName name="ChooseCells">'1. Proposal Details'!$D$5:$I$5,'1. Proposal Details'!$M$5:$N$5,'1. Proposal Details'!$W$5,'1. Proposal Details'!$E$8:$J$8,'1. Proposal Details'!$N$8:$O$8, '1. Proposal Details'!$W$8,'1. Proposal Details'!$G$10,'1. Proposal Details'!$E$10:$I$10,'1. Proposal Details'!#REF!,'1. Proposal Details'!$M$10:$Q$10,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!$AA$11:$AB$11,'1. Proposal Details'!$B$27:$AG$27,'1. Proposal Details'!$B$32:$Q$35,'1. Proposal Details'!$AF$30,'1. Proposal Details'!$D$41:$G$41,'1. Proposal Details'!$K$41:$M$41,'1. Proposal Details'!$D$43:$G$43,'1. Proposal Details'!$L$43:$M$43,'1. Proposal Details'!$U$41:$X$41,'1. Proposal Details'!$AA$41:$AC$41, '1. Proposal Details'!$U$43:$X$43,'1. Proposal Details'!$AC$43</definedName>
     <definedName name="chosen" localSheetId="0">'1. Proposal Details'!$D$5:$I$5,'1. Proposal Details'!$M$5:$N$5,'1. Proposal Details'!$W$5,'1. Proposal Details'!$E$8:$J$8,'1. Proposal Details'!$N$8:$O$8, '1. Proposal Details'!$W$8,'1. Proposal Details'!$G$10,'1. Proposal Details'!$E$10:$I$10,'1. Proposal Details'!#REF!,'1. Proposal Details'!$M$10:$Q$10,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!#REF!,'1. Proposal Details'!$AA$11:$AB$11,'1. Proposal Details'!$B$27:$AG$27,'1. Proposal Details'!$B$32:$Q$35,'1. Proposal Details'!$AF$30,'1. Proposal Details'!$D$41:$G$41,'1. Proposal Details'!$K$41:$M$41,'1. Proposal Details'!$D$43:$G$43,'1. Proposal Details'!$L$43:$M$43,'1. Proposal Details'!$U$41:$X$41,'1. Proposal Details'!$AA$41:$AC$41, '1. Proposal Details'!$U$43:$X$43,'1. Proposal Details'!$AC$43</definedName>
@@ -114,51 +114,53 @@
     <definedName name="TabList" localSheetId="6">'[1]1. Proposal Details'!$E$5:$K$5,'[1]1. Proposal Details'!$N$5:$S$5,'[1]1. Proposal Details'!$W$5,'[1]1. Proposal Details'!$E$8:$K$8,'[1]1. Proposal Details'!$N$8:$S$8, '[1]1. Proposal Details'!$W$8,'[1]1. Proposal Details'!$G$10:$H$10,'[1]1. Proposal Details'!$E$10,'[1]1. Proposal Details'!$J$10:$K$10,'[1]1. Proposal Details'!$M$10:$N$10,'[1]1. Proposal Details'!$P$10:$R$10,'[1]1. Proposal Details'!$T$10:$U$10,'[1]1. Proposal Details'!$W$10,'[1]1. Proposal Details'!$Z$7,'[1]1. Proposal Details'!$Z$8,'[1]1. Proposal Details'!$Z$9,'[1]1. Proposal Details'!$Z$10,'[1]1. Proposal Details'!$Z$11,'[1]1. Proposal Details'!$Z$12,'[1]1. Proposal Details'!$AC$11:$AE$11,'[1]1. Proposal Details'!$AC$16,'[1]1. Proposal Details'!$C$26:$AD$26,'[1]1. Proposal Details'!$C$31:$R$34,'[1]1. Proposal Details'!$AC$29:$AD$29,'[1]1. Proposal Details'!$D$40:$I$40,'[1]1. Proposal Details'!$L$40:$P$40,'[1]1. Proposal Details'!$D$42:$I$42,'[1]1. Proposal Details'!$N$42:$P$42,'[1]1. Proposal Details'!$V$40:$Y$40,'[1]1. Proposal Details'!$AB$40:$AC$40,'[1]1. Proposal Details'!$V$42:$Y$42,'[1]1. Proposal Details'!$AC$42</definedName>
     <definedName name="TabList">'1. Proposal Details'!$E$5:$K$5,'1. Proposal Details'!$N$5:$S$5,'1. Proposal Details'!$W$5,'1. Proposal Details'!$E$8:$K$8,'1. Proposal Details'!$N$8:$S$8, '1. Proposal Details'!$W$8,'1. Proposal Details'!$G$10:$H$10,'1. Proposal Details'!$E$10,'1. Proposal Details'!$J$10:$K$10,'1. Proposal Details'!$M$10:$N$10,'1. Proposal Details'!$P$10:$R$10,'1. Proposal Details'!$T$10:$U$10,'1. Proposal Details'!$W$10,'1. Proposal Details'!$Z$7,'1. Proposal Details'!$Z$8,'1. Proposal Details'!$Z$9,'1. Proposal Details'!$Z$10,'1. Proposal Details'!$Z$11,'1. Proposal Details'!$Z$12,'1. Proposal Details'!$AC$11:$AE$11,'1. Proposal Details'!$AC$17,'1. Proposal Details'!$C$27:$AD$27,'1. Proposal Details'!$C$32:$R$35,'1. Proposal Details'!$AC$30:$AD$30,'1. Proposal Details'!$D$41:$I$41,'1. Proposal Details'!$L$41:$P$41,'1. Proposal Details'!$D$43:$I$43,'1. Proposal Details'!$N$43:$P$43,'1. Proposal Details'!$V$41:$Y$41,'1. Proposal Details'!$AB$41:$AC$41,'1. Proposal Details'!$V$43:$Y$43,'1. Proposal Details'!$AC$43</definedName>
     <definedName name="tabsequence" localSheetId="6">'[1]1. Proposal Details'!$E$5:$K$5,'[1]1. Proposal Details'!$N$5:$S$5,'[1]1. Proposal Details'!$W$5,'[1]1. Proposal Details'!$E$8:$K$8,'[1]1. Proposal Details'!$N$8:$S$8, '[1]1. Proposal Details'!$W$8,'[1]1. Proposal Details'!$G$10:$H$10,'[1]1. Proposal Details'!$E$10,'[1]1. Proposal Details'!$J$10:$K$10,'[1]1. Proposal Details'!$M$10:$N$10,'[1]1. Proposal Details'!$P$10:$R$10,'[1]1. Proposal Details'!$T$10:$U$10,'[1]1. Proposal Details'!$W$10,'[1]1. Proposal Details'!$Z$7,'[1]1. Proposal Details'!$Z$8,'[1]1. Proposal Details'!$Z$9,'[1]1. Proposal Details'!$Z$10,'[1]1. Proposal Details'!$Z$11,'[1]1. Proposal Details'!$Z$12,'[1]1. Proposal Details'!$AC$11:$AE$11,'[1]1. Proposal Details'!$AC$16,'[1]1. Proposal Details'!$C$26:$AD$26,'[1]1. Proposal Details'!$C$31:$R$34,'[1]1. Proposal Details'!$AC$29:$AD$29,'[1]1. Proposal Details'!$D$40:$I$40,'[1]1. Proposal Details'!$L$40:$P$40,'[1]1. Proposal Details'!$D$42:$I$42,'[1]1. Proposal Details'!$N$42:$P$42,'[1]1. Proposal Details'!$V$40:$Y$40,'[1]1. Proposal Details'!$AB$40:$AC$40,'[1]1. Proposal Details'!$V$42:$Y$42,'[1]1. Proposal Details'!$AC$42</definedName>
     <definedName name="tabsequence">'1. Proposal Details'!$E$5:$K$5,'1. Proposal Details'!$N$5:$S$5,'1. Proposal Details'!$W$5,'1. Proposal Details'!$E$8:$K$8,'1. Proposal Details'!$N$8:$S$8, '1. Proposal Details'!$W$8,'1. Proposal Details'!$G$10:$H$10,'1. Proposal Details'!$E$10,'1. Proposal Details'!$J$10:$K$10,'1. Proposal Details'!$M$10:$N$10,'1. Proposal Details'!$P$10:$R$10,'1. Proposal Details'!$T$10:$U$10,'1. Proposal Details'!$W$10,'1. Proposal Details'!$Z$7,'1. Proposal Details'!$Z$8,'1. Proposal Details'!$Z$9,'1. Proposal Details'!$Z$10,'1. Proposal Details'!$Z$11,'1. Proposal Details'!$Z$12,'1. Proposal Details'!$AC$11:$AE$11,'1. Proposal Details'!$AC$17,'1. Proposal Details'!$C$27:$AD$27,'1. Proposal Details'!$C$32:$R$35,'1. Proposal Details'!$AC$30:$AD$30,'1. Proposal Details'!$D$41:$I$41,'1. Proposal Details'!$L$41:$P$41,'1. Proposal Details'!$D$43:$I$43,'1. Proposal Details'!$N$43:$P$43,'1. Proposal Details'!$V$41:$Y$41,'1. Proposal Details'!$AB$41:$AC$41,'1. Proposal Details'!$V$43:$Y$43,'1. Proposal Details'!$AC$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E15" i="21" l="1"/>
+  <c r="U47" i="2" l="1"/>
+  <c r="P47" i="2"/>
+  <c r="E15" i="21"/>
   <c r="E6" i="21"/>
   <c r="E7" i="21"/>
   <c r="E8" i="21"/>
   <c r="E9" i="21"/>
   <c r="E10" i="21"/>
   <c r="E11" i="21"/>
   <c r="E12" i="21"/>
   <c r="E13" i="21"/>
   <c r="E14" i="21"/>
   <c r="E5" i="21"/>
   <c r="E4" i="21"/>
   <c r="J15" i="21"/>
   <c r="J14" i="21"/>
   <c r="J13" i="21"/>
   <c r="J12" i="21"/>
   <c r="J11" i="21"/>
   <c r="J10" i="21"/>
   <c r="J9" i="21"/>
   <c r="J8" i="21"/>
   <c r="J7" i="21"/>
   <c r="J6" i="21"/>
   <c r="J5" i="21"/>
   <c r="J4" i="21"/>
   <c r="E4" i="11"/>
   <c r="D4" i="11"/>
@@ -270,52 +272,50 @@
   <c r="I40" i="11" s="1"/>
   <c r="G39" i="11"/>
   <c r="I39" i="11" s="1"/>
   <c r="J39" i="11" s="1"/>
   <c r="G38" i="11"/>
   <c r="G37" i="11"/>
   <c r="J45" i="11" l="1"/>
   <c r="I42" i="11"/>
   <c r="J42" i="11" s="1"/>
   <c r="J40" i="11"/>
   <c r="I43" i="11"/>
   <c r="J43" i="11" s="1"/>
   <c r="I38" i="11"/>
   <c r="J38" i="11" s="1"/>
   <c r="G47" i="11"/>
   <c r="I37" i="11"/>
   <c r="I41" i="11"/>
   <c r="J41" i="11" s="1"/>
   <c r="I47" i="11" l="1"/>
   <c r="J37" i="11"/>
   <c r="J47" i="11"/>
   <c r="J31" i="11" l="1"/>
   <c r="AA47" i="2"/>
   <c r="Z47" i="2"/>
   <c r="Y47" i="2"/>
-  <c r="U47" i="2"/>
-  <c r="P47" i="2"/>
   <c r="J11" i="11"/>
   <c r="J27" i="11"/>
   <c r="H22" i="2" l="1"/>
   <c r="H20" i="2"/>
   <c r="H18" i="2"/>
   <c r="J32" i="11"/>
   <c r="J33" i="11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Default</author>
     <author>Wynn, Charet E</author>
     <author>A satisfied Microsoft Office user</author>
     <author>DLS Admin</author>
     <author>Hislen, Sarah</author>
   </authors>
   <commentList>
     <comment ref="J7" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
@@ -444,51 +444,51 @@
             <color indexed="81"/>
             <rFont val="Calibri"/>
             <family val="2"/>
             <scheme val="minor"/>
           </rPr>
           <t>Refer to the Composite Benefits Rate (CBRs) website for CBR Uplan &amp; PLUS planning rates. Rates by Title Code can be found in the Resources section of the website: https://brm.ucsf.edu/cbr</t>
         </r>
         <r>
           <rPr>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Calibri"/>
             <family val="2"/>
             <scheme val="minor"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2299" uniqueCount="2248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2299" uniqueCount="2247">
   <si>
     <t>Anticipated Federal Participation</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Signature</t>
   </si>
   <si>
     <t>Print</t>
   </si>
   <si>
     <t>Department Administrative Officer/MSO</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Control Point for Dean/Vice Chancellor</t>
   </si>
   <si>
@@ -770,60 +770,54 @@
   <si>
     <t>Service 8</t>
   </si>
   <si>
     <t>Service 9</t>
   </si>
   <si>
     <t>Service 10</t>
   </si>
   <si>
     <t>Service 11</t>
   </si>
   <si>
     <t>Service 12</t>
   </si>
   <si>
     <t>Service 1</t>
   </si>
   <si>
     <t>Services:</t>
   </si>
   <si>
     <t xml:space="preserve">           Approval via email should include the following certification statement of approval:</t>
   </si>
   <si>
-    <t xml:space="preserve">Dept ID </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">           " I certify that I reviewed and approve the attached proposal for </t>
   </si>
   <si>
     <t xml:space="preserve">           *Control Point signature or certification of approval via email required only for Category 2 proposals.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> -      Parent Project</t>
   </si>
   <si>
     <t>Manager:</t>
   </si>
   <si>
     <t xml:space="preserve">RECHARGE RATE CALCULATION </t>
   </si>
   <si>
     <t xml:space="preserve">   Mission Bay</t>
   </si>
   <si>
     <t xml:space="preserve">   Mt. Zion</t>
   </si>
   <si>
     <t xml:space="preserve">   Parnassus</t>
   </si>
   <si>
     <t>&gt; 0% to &lt; 50%</t>
   </si>
   <si>
     <t>Medium</t>
   </si>
   <si>
     <t>Low-Medium</t>
   </si>
@@ -878,53 +872,50 @@
   <si>
     <t>Internal 
 Rates:</t>
   </si>
   <si>
     <t>External*
 Rates:</t>
   </si>
   <si>
     <t xml:space="preserve">              and to the best of my knowledge, this recharge proposal complies with UCSF Recharge Policy and applicable Federal Costing Policies."</t>
   </si>
   <si>
     <t xml:space="preserve">          Recharge </t>
   </si>
   <si>
     <t xml:space="preserve">          Activity Name:</t>
   </si>
   <si>
     <t xml:space="preserve">          Dept </t>
   </si>
   <si>
     <t xml:space="preserve">          Name: </t>
   </si>
   <si>
     <t xml:space="preserve">          Chartstring:</t>
-  </si>
-[...1 lines deleted...]
-    <t>-    Fund</t>
   </si>
   <si>
     <t xml:space="preserve">    Submitted:</t>
   </si>
   <si>
     <t xml:space="preserve">    Date</t>
   </si>
   <si>
     <t xml:space="preserve">    Target</t>
   </si>
   <si>
     <t xml:space="preserve">    Effective Date:</t>
   </si>
   <si>
     <t>Recharge
 Parent Project</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   Square Footage:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
@@ -7414,50 +7405,56 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">, and </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>39.5% for 2027-28</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, at a minimum, has been calculated.
      o      Facilities and Administration rate is not included in the plan.</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">-    Dept ID </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -   Parent Project</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="m/d/yy;@"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="169" formatCode="mm/yy"/>
     <numFmt numFmtId="170" formatCode="&quot;$&quot;0.00;\-&quot;$&quot;0.00;;@"/>
     <numFmt numFmtId="171" formatCode="0.0%"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Helv"/>
     </font>
@@ -9686,51 +9683,51 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="524">
+  <cellXfs count="525">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -10239,53 +10236,50 @@
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -10778,662 +10772,670 @@
     <xf numFmtId="170" fontId="3" fillId="0" borderId="160" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="146" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="144" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="161" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="141" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="5" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="5" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="5" borderId="150" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="14" fontId="7" fillId="5" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="136" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="93" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="82" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="116" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="73" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="150" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="5" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="75" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="136" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="150" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="5" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...111 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection hidden="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-      <protection hidden="1"/>
-[...263 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="137" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="139" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="141" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="151" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="145" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="148" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="151" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="145" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="148" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="150" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Comma" xfId="5" builtinId="3"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{28D8BD5B-CA6C-4250-96F6-A9B73B70E635}"/>
     <cellStyle name="Percent" xfId="6" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="16">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -11740,59 +11742,59 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>88900</xdr:colOff>
+          <xdr:colOff>91440</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1051" name="Check Box 27" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1051"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11807,59 +11809,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>88900</xdr:colOff>
+          <xdr:colOff>91440</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>336550</xdr:colOff>
+          <xdr:colOff>335280</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 28" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11874,59 +11876,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>88900</xdr:colOff>
+          <xdr:colOff>91440</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>260350</xdr:rowOff>
+          <xdr:rowOff>259080</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>15240</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>88900</xdr:rowOff>
+          <xdr:rowOff>91440</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11947,53 +11949,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>298450</xdr:colOff>
+          <xdr:colOff>297180</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>279400</xdr:rowOff>
+          <xdr:rowOff>281940</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1058" name="Check Box 34" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12008,53 +12010,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>88900</xdr:colOff>
+          <xdr:colOff>91440</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1059" name="Check Box 35" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1059"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -12075,59 +12077,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>88900</xdr:colOff>
+          <xdr:colOff>91440</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>336550</xdr:colOff>
+          <xdr:colOff>335280</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1060" name="Check Box 36" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1060"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12149,57 +12151,57 @@
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>2</xdr:row>
-          <xdr:rowOff>177800</xdr:rowOff>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>349250</xdr:colOff>
+          <xdr:colOff>350520</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="23553" name="Check Box 1" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s23553"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000015C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12216,57 +12218,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>184150</xdr:rowOff>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>349250</xdr:colOff>
+          <xdr:colOff>350520</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>184150</xdr:rowOff>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="23554" name="Check Box 2" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s23554"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000025C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12283,57 +12285,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>285750</xdr:colOff>
+          <xdr:colOff>289560</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>184150</xdr:rowOff>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="23555" name="Check Box 3" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s23555"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000035C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12356,51 +12358,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>184150</xdr:rowOff>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="23556" name="Check Box 4" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s23556"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000045C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12417,57 +12419,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>171450</xdr:rowOff>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>311150</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="23557" name="Check Box 5" descr="Parnassus&#10;" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s23557"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000055C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12495,51 +12497,51 @@
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>2</xdr:row>
-          <xdr:rowOff>431800</xdr:rowOff>
+          <xdr:rowOff>434340</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26625" name="Check Box 1" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26625"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000001680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12556,57 +12558,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>2</xdr:row>
-          <xdr:rowOff>781050</xdr:rowOff>
+          <xdr:rowOff>784860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>69850</xdr:rowOff>
+          <xdr:rowOff>68580</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26626" name="Check Box 2" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26626"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000002680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12627,53 +12629,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>393700</xdr:colOff>
+          <xdr:colOff>396240</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26627" name="Check Box 3" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26627"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000003680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12696,51 +12698,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26628" name="Check Box 4" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26628"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000004680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12763,51 +12765,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26629" name="Check Box 5" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26629"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000005680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12897,51 +12899,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26631" name="Check Box 7" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26631"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000007680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12964,51 +12966,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>425450</xdr:rowOff>
+          <xdr:rowOff>426720</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26632" name="Check Box 8" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26632"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000008680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13031,51 +13033,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>12</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26635" name="Check Box 11" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26635"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000B680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13098,51 +13100,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26636" name="Check Box 12" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26636"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000C680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13165,51 +13167,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>336550</xdr:rowOff>
+          <xdr:rowOff>335280</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26637" name="Check Box 13" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26637"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000D680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13224,59 +13226,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>88900</xdr:colOff>
+          <xdr:colOff>91440</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>374650</xdr:colOff>
+          <xdr:colOff>373380</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>298450</xdr:rowOff>
+          <xdr:rowOff>297180</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26638" name="Check Box 14" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26638"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000E680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13299,51 +13301,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>393700</xdr:rowOff>
+          <xdr:rowOff>396240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26639" name="Check Box 15" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26639"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000F680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13364,53 +13366,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>400050</xdr:colOff>
+          <xdr:colOff>403860</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26643" name="Check Box 19" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26643"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000013680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13427,57 +13429,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>349250</xdr:rowOff>
+          <xdr:rowOff>350520</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>63500</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26645" name="Check Box 21" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26645"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000015680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13500,61 +13502,61 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>6350</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26646" name="Check Box 22" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26646"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC132917-82B7-479D-883D-3940941ADCB4}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000016680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -13567,109 +13569,109 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>336550</xdr:rowOff>
+          <xdr:rowOff>335280</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="26647" name="Check Box 23" descr="Checkbox to mark content described in this cell as complete." hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s26647"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08215032-AF88-4176-B5AB-D9EC0D9A2204}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000017680000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Recharge%20Review\RECHARGE%20CALL\2025-26\2026-27%20RENEWAL%20Proposal.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="2026-27%20RENEWAL%20Proposal.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Recharge%20Review\RECHARGE%20CALL\2025-26\2026-27%20RENEWAL%20Proposal.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Recharge%20Review\RECHARGE%20CALL\2025-26\2026-27%20RENEWAL%20Proposal.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\FU-HSINGB\DEB%20Finance\2012-2013\Recharge_Proposals\Network_DMG\66498%202014-15%20Network-DMG%20Recharge%20Proposal%20Forms_gl.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="1. Proposal Details"/>
       <sheetName val="2. Plan Macro Instructions"/>
       <sheetName val="3. Plan"/>
       <sheetName val="4. Reconciliation"/>
       <sheetName val="5. Rate Calculation"/>
       <sheetName val="6. Volume Projections"/>
       <sheetName val="7. Rate List"/>
       <sheetName val="8. Depreciation Schedule"/>
       <sheetName val="9. Complete Content Checklist"/>
       <sheetName val="2025-26 Forecast"/>
       <sheetName val="EULID"/>
     </sheetNames>
@@ -13714,51 +13716,51 @@
       <sheetName val="DMGPers-Rent"/>
       <sheetName val="BUDGET PAGE (Network)"/>
       <sheetName val="Rate List (PAGE 5) "/>
       <sheetName val="DEPRECIATION SCHEDULE (PAGE 6"/>
       <sheetName val="Checklist-RENEWAL (PAGE 8"/>
       <sheetName val="DMG Depreciation"/>
       <sheetName val="DSS-RateCalc_434925 (2)"/>
       <sheetName val="DSSPers-Rent"/>
       <sheetName val="Net-RateCalc_434947"/>
       <sheetName val="NetPers-Rent"/>
       <sheetName val="Network Depreciation"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2">
           <cell r="R2">
             <v>14.66</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
-      <sheetData sheetId="6" refreshError="1">
+      <sheetData sheetId="6">
         <row r="2">
           <cell r="R2">
             <v>14.66</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -14030,2215 +14032,2217 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brm.ucsf.edu/recharge-review-job-aids" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr transitionEvaluation="1" codeName="Sheet3"/>
   <dimension ref="A1:AQ52"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A12" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.53515625" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="12.54296875" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="4.53515625" style="26" customWidth="1"/>
-[...27 lines deleted...]
-    <col min="32" max="32" width="6.07421875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.54296875" style="26" customWidth="1"/>
+    <col min="2" max="2" width="6.54296875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="7.26953125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="4.08984375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="6" style="1" customWidth="1"/>
+    <col min="6" max="6" width="3.453125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="3.08984375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="6.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="3.453125" style="1" customWidth="1"/>
+    <col min="10" max="11" width="4.08984375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="3.54296875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10.08984375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="3.08984375" style="1" customWidth="1"/>
+    <col min="15" max="15" width="3.453125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="4" style="1" customWidth="1"/>
+    <col min="17" max="17" width="4.08984375" style="1" customWidth="1"/>
+    <col min="18" max="18" width="3.08984375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="3.54296875" style="1" customWidth="1"/>
+    <col min="20" max="20" width="3.453125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="8.7265625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="3.453125" style="1" customWidth="1"/>
+    <col min="23" max="23" width="11.54296875" style="1" customWidth="1"/>
+    <col min="24" max="24" width="2" style="1" customWidth="1"/>
+    <col min="25" max="25" width="1.453125" style="1" customWidth="1"/>
+    <col min="26" max="26" width="4.26953125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="4.453125" style="1" customWidth="1"/>
+    <col min="28" max="28" width="12.08984375" style="1" customWidth="1"/>
+    <col min="29" max="29" width="10.54296875" style="1" customWidth="1"/>
+    <col min="30" max="30" width="4.54296875" style="1" customWidth="1"/>
+    <col min="31" max="31" width="2.26953125" style="1" customWidth="1"/>
+    <col min="32" max="32" width="6.08984375" style="1" customWidth="1"/>
     <col min="33" max="33" width="5" style="41" customWidth="1"/>
-    <col min="34" max="43" width="12.53515625" style="26"/>
-    <col min="44" max="16384" width="12.53515625" style="2"/>
+    <col min="34" max="43" width="12.54296875" style="26"/>
+    <col min="44" max="16384" width="12.54296875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" s="26" customFormat="1" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
-[...32 lines deleted...]
-      <c r="AF1" s="418"/>
+    <row r="1" spans="1:43" s="26" customFormat="1" ht="22.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B1" s="433" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C1" s="434"/>
+      <c r="D1" s="435"/>
+      <c r="E1" s="435"/>
+      <c r="F1" s="436"/>
+      <c r="G1" s="435"/>
+      <c r="H1" s="435"/>
+      <c r="I1" s="435"/>
+      <c r="J1" s="435"/>
+      <c r="K1" s="435"/>
+      <c r="L1" s="435"/>
+      <c r="M1" s="435"/>
+      <c r="N1" s="435"/>
+      <c r="O1" s="435"/>
+      <c r="P1" s="434"/>
+      <c r="Q1" s="435"/>
+      <c r="R1" s="435"/>
+      <c r="S1" s="435"/>
+      <c r="T1" s="435"/>
+      <c r="U1" s="435"/>
+      <c r="V1" s="435"/>
+      <c r="W1" s="435"/>
+      <c r="X1" s="435"/>
+      <c r="Y1" s="436"/>
+      <c r="Z1" s="435"/>
+      <c r="AA1" s="435"/>
+      <c r="AB1" s="435"/>
+      <c r="AC1" s="435"/>
+      <c r="AD1" s="435"/>
+      <c r="AE1" s="436"/>
+      <c r="AF1" s="437"/>
       <c r="AG1" s="27"/>
     </row>
-    <row r="2" spans="1:43" s="28" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B2" s="434" t="s">
+    <row r="2" spans="1:43" s="28" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="452" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="435"/>
-[...20 lines deleted...]
-      <c r="X2" s="437"/>
+      <c r="C2" s="410"/>
+      <c r="D2" s="412"/>
+      <c r="E2" s="412"/>
+      <c r="F2" s="412"/>
+      <c r="G2" s="412"/>
+      <c r="H2" s="412"/>
+      <c r="I2" s="412"/>
+      <c r="J2" s="412"/>
+      <c r="K2" s="412"/>
+      <c r="L2" s="412"/>
+      <c r="M2" s="412"/>
+      <c r="N2" s="412"/>
+      <c r="O2" s="412"/>
+      <c r="P2" s="410"/>
+      <c r="Q2" s="412"/>
+      <c r="R2" s="412"/>
+      <c r="S2" s="412"/>
+      <c r="T2" s="412"/>
+      <c r="U2" s="412"/>
+      <c r="V2" s="412"/>
+      <c r="W2" s="412"/>
+      <c r="X2" s="453"/>
       <c r="Y2" s="29" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="Z2" s="30"/>
       <c r="AA2" s="31"/>
       <c r="AB2" s="31"/>
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="29"/>
       <c r="AF2" s="32"/>
     </row>
-    <row r="3" spans="1:43" s="28" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:43" s="28" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="33"/>
       <c r="B3" s="34"/>
       <c r="C3" s="35"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="36"/>
       <c r="R3" s="36"/>
       <c r="S3" s="36"/>
       <c r="T3" s="36"/>
       <c r="U3" s="36"/>
       <c r="V3" s="36"/>
       <c r="W3" s="36"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="39"/>
       <c r="Z3" s="39"/>
       <c r="AA3" s="39"/>
       <c r="AB3" s="39"/>
       <c r="AC3" s="39"/>
       <c r="AD3" s="39"/>
       <c r="AE3" s="39"/>
       <c r="AF3" s="40"/>
       <c r="AG3" s="41"/>
     </row>
-    <row r="4" spans="1:43" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:43" s="26" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="42"/>
       <c r="B4" s="43" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="43" t="s">
         <v>21</v>
       </c>
       <c r="N4" s="41"/>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="43" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="U4" s="41"/>
       <c r="V4" s="41"/>
       <c r="W4" s="41"/>
       <c r="X4" s="44"/>
       <c r="Y4" s="45"/>
       <c r="Z4" s="45" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="AA4" s="45"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="45"/>
       <c r="AE4" s="45"/>
       <c r="AF4" s="46"/>
     </row>
-    <row r="5" spans="1:43" ht="21.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:43" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="42"/>
       <c r="B5" s="41" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C5" s="26"/>
       <c r="D5" s="47"/>
-      <c r="E5" s="439"/>
-[...5 lines deleted...]
-      <c r="K5" s="439"/>
+      <c r="E5" s="367"/>
+      <c r="F5" s="367"/>
+      <c r="G5" s="367"/>
+      <c r="H5" s="367"/>
+      <c r="I5" s="367"/>
+      <c r="J5" s="367"/>
+      <c r="K5" s="367"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      <c r="S5" s="439"/>
+        <v>106</v>
+      </c>
+      <c r="N5" s="367"/>
+      <c r="O5" s="367"/>
+      <c r="P5" s="367"/>
+      <c r="Q5" s="367"/>
+      <c r="R5" s="367"/>
+      <c r="S5" s="367"/>
       <c r="T5" s="43" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="U5" s="41"/>
       <c r="V5" s="41"/>
       <c r="W5" s="24"/>
       <c r="X5" s="48"/>
       <c r="Y5" s="41"/>
       <c r="Z5" s="45"/>
       <c r="AA5" s="45" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="AB5" s="26"/>
       <c r="AC5" s="26"/>
       <c r="AD5" s="26"/>
       <c r="AE5" s="26"/>
       <c r="AF5" s="46"/>
       <c r="AG5" s="26"/>
     </row>
-    <row r="6" spans="1:43" ht="9.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:43" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="46"/>
       <c r="B6" s="49"/>
       <c r="C6" s="26"/>
       <c r="D6" s="41"/>
       <c r="E6" s="50"/>
       <c r="F6" s="50"/>
       <c r="G6" s="50"/>
       <c r="H6" s="50"/>
       <c r="I6" s="50"/>
       <c r="J6" s="50"/>
       <c r="K6" s="50"/>
       <c r="L6" s="50"/>
       <c r="M6" s="41"/>
       <c r="N6" s="50"/>
       <c r="O6" s="50"/>
       <c r="P6" s="50"/>
       <c r="Q6" s="50"/>
       <c r="R6" s="50"/>
-      <c r="S6" s="267"/>
+      <c r="S6" s="266"/>
       <c r="T6" s="41"/>
       <c r="U6" s="41"/>
       <c r="V6" s="41"/>
       <c r="W6" s="51"/>
       <c r="X6" s="48"/>
       <c r="Y6" s="41"/>
       <c r="Z6" s="26"/>
       <c r="AA6" s="26"/>
       <c r="AB6" s="26"/>
       <c r="AC6" s="26"/>
       <c r="AD6" s="26"/>
       <c r="AE6" s="26"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="26"/>
     </row>
-    <row r="7" spans="1:43" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:43" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="42"/>
       <c r="B7" s="41" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C7" s="26"/>
       <c r="D7" s="41"/>
       <c r="E7" s="52"/>
       <c r="F7" s="52"/>
       <c r="G7" s="52"/>
       <c r="H7" s="52"/>
       <c r="I7" s="41"/>
       <c r="J7" s="41"/>
       <c r="K7" s="41"/>
       <c r="L7" s="41"/>
       <c r="M7" s="43" t="s">
         <v>13</v>
       </c>
       <c r="N7" s="41"/>
       <c r="O7" s="41"/>
       <c r="P7" s="41"/>
       <c r="Q7" s="41"/>
       <c r="R7" s="41"/>
       <c r="S7" s="41"/>
       <c r="T7" s="43" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="U7" s="41"/>
       <c r="V7" s="41"/>
       <c r="W7" s="41"/>
       <c r="X7" s="48"/>
       <c r="Y7" s="41"/>
       <c r="Z7" s="18"/>
       <c r="AA7" s="53" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="AB7" s="26"/>
       <c r="AC7" s="26"/>
       <c r="AD7" s="26"/>
       <c r="AE7" s="26"/>
       <c r="AF7" s="46"/>
       <c r="AG7" s="26"/>
     </row>
-    <row r="8" spans="1:43" ht="21.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:43" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="42"/>
       <c r="B8" s="41" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C8" s="50"/>
       <c r="D8" s="41"/>
-      <c r="E8" s="438"/>
-[...5 lines deleted...]
-      <c r="K8" s="438"/>
+      <c r="E8" s="454"/>
+      <c r="F8" s="454"/>
+      <c r="G8" s="454"/>
+      <c r="H8" s="454"/>
+      <c r="I8" s="454"/>
+      <c r="J8" s="454"/>
+      <c r="K8" s="454"/>
       <c r="L8" s="43"/>
       <c r="M8" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="N8" s="439"/>
-[...4 lines deleted...]
-      <c r="S8" s="439"/>
+      <c r="N8" s="367"/>
+      <c r="O8" s="367"/>
+      <c r="P8" s="367"/>
+      <c r="Q8" s="367"/>
+      <c r="R8" s="367"/>
+      <c r="S8" s="367"/>
       <c r="T8" s="43" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="U8" s="41"/>
       <c r="V8" s="41"/>
       <c r="W8" s="24"/>
       <c r="X8" s="48"/>
       <c r="Y8" s="41"/>
       <c r="Z8" s="18"/>
       <c r="AA8" s="43" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="AB8" s="26"/>
       <c r="AC8" s="26"/>
       <c r="AD8" s="26"/>
       <c r="AE8" s="26"/>
       <c r="AF8" s="46"/>
       <c r="AG8" s="26"/>
     </row>
-    <row r="9" spans="1:43" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:43" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="42"/>
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="41"/>
       <c r="E9" s="52"/>
       <c r="F9" s="52"/>
       <c r="G9" s="52"/>
       <c r="H9" s="52"/>
-      <c r="I9" s="268"/>
+      <c r="I9" s="267"/>
       <c r="J9" s="41"/>
       <c r="K9" s="41"/>
       <c r="L9" s="41"/>
       <c r="M9" s="41"/>
       <c r="N9" s="41"/>
       <c r="O9" s="41"/>
       <c r="P9" s="41"/>
       <c r="Q9" s="50"/>
-      <c r="R9" s="269"/>
-      <c r="S9" s="269"/>
+      <c r="R9" s="268"/>
+      <c r="S9" s="268"/>
       <c r="T9" s="50"/>
       <c r="U9" s="50"/>
       <c r="V9" s="50"/>
       <c r="W9" s="50"/>
       <c r="X9" s="54"/>
       <c r="Y9" s="50"/>
       <c r="Z9" s="19"/>
       <c r="AA9" s="41" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="AB9" s="26"/>
       <c r="AC9" s="26"/>
       <c r="AD9" s="26"/>
       <c r="AE9" s="26"/>
       <c r="AF9" s="48"/>
     </row>
-    <row r="10" spans="1:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="42"/>
       <c r="B10" s="43" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C10" s="26"/>
       <c r="D10" s="41"/>
-      <c r="E10" s="270"/>
+      <c r="E10" s="269"/>
       <c r="F10" s="41"/>
-      <c r="G10" s="468"/>
-      <c r="H10" s="468"/>
+      <c r="G10" s="364"/>
+      <c r="H10" s="364"/>
       <c r="I10" s="55"/>
-      <c r="J10" s="487"/>
-      <c r="K10" s="487"/>
+      <c r="J10" s="398"/>
+      <c r="K10" s="398"/>
       <c r="L10" s="52"/>
-      <c r="M10" s="468"/>
-      <c r="N10" s="468"/>
+      <c r="M10" s="364"/>
+      <c r="N10" s="364"/>
       <c r="O10" s="41"/>
-      <c r="P10" s="472"/>
-[...1 lines deleted...]
-      <c r="R10" s="472"/>
+      <c r="P10" s="372"/>
+      <c r="Q10" s="372"/>
+      <c r="R10" s="372"/>
       <c r="S10" s="56"/>
-      <c r="T10" s="362"/>
-      <c r="U10" s="362"/>
+      <c r="T10" s="366"/>
+      <c r="U10" s="366"/>
       <c r="V10" s="57"/>
       <c r="W10" s="25"/>
       <c r="X10" s="48"/>
       <c r="Y10" s="41"/>
       <c r="Z10" s="18"/>
       <c r="AA10" s="43" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="AB10" s="26"/>
       <c r="AC10" s="26"/>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="46"/>
       <c r="AG10" s="26"/>
     </row>
-    <row r="11" spans="1:43" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:43" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="58"/>
       <c r="B11" s="59"/>
       <c r="C11" s="60"/>
       <c r="D11" s="58"/>
       <c r="E11" s="61" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="58"/>
-      <c r="G11" s="383" t="s">
+      <c r="G11" s="365" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="383"/>
+      <c r="H11" s="365"/>
       <c r="I11" s="61"/>
-      <c r="J11" s="419" t="s">
+      <c r="J11" s="399" t="s">
         <v>16</v>
       </c>
-      <c r="K11" s="419"/>
+      <c r="K11" s="399"/>
       <c r="L11" s="61"/>
-      <c r="M11" s="419" t="s">
+      <c r="M11" s="399" t="s">
         <v>12</v>
       </c>
-      <c r="N11" s="419"/>
+      <c r="N11" s="399"/>
       <c r="O11" s="58"/>
-      <c r="P11" s="379" t="s">
+      <c r="P11" s="371" t="s">
         <v>17</v>
       </c>
-      <c r="Q11" s="379"/>
-      <c r="R11" s="379"/>
+      <c r="Q11" s="371"/>
+      <c r="R11" s="371"/>
       <c r="S11" s="61"/>
-      <c r="T11" s="419" t="s">
+      <c r="T11" s="399" t="s">
         <v>17</v>
       </c>
-      <c r="U11" s="419"/>
+      <c r="U11" s="399"/>
       <c r="V11" s="61"/>
       <c r="W11" s="62" t="s">
         <v>17</v>
       </c>
       <c r="X11" s="63"/>
       <c r="Y11" s="61"/>
       <c r="Z11" s="20"/>
       <c r="AA11" s="43" t="s">
         <v>18</v>
       </c>
       <c r="AB11" s="28"/>
-      <c r="AC11" s="370"/>
-[...1 lines deleted...]
-      <c r="AE11" s="370"/>
+      <c r="AC11" s="475"/>
+      <c r="AD11" s="475"/>
+      <c r="AE11" s="475"/>
       <c r="AF11" s="64"/>
       <c r="AG11" s="58"/>
       <c r="AH11" s="58"/>
       <c r="AI11" s="58"/>
       <c r="AJ11" s="58"/>
       <c r="AK11" s="58"/>
       <c r="AL11" s="58"/>
       <c r="AM11" s="58"/>
       <c r="AN11" s="58"/>
       <c r="AO11" s="58"/>
       <c r="AP11" s="58"/>
       <c r="AQ11" s="58"/>
     </row>
-    <row r="12" spans="1:43" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:43" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="58"/>
       <c r="B12" s="65" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="66"/>
       <c r="D12" s="52"/>
       <c r="E12" s="61"/>
       <c r="F12" s="61"/>
       <c r="G12" s="61"/>
       <c r="H12" s="61"/>
       <c r="I12" s="61"/>
       <c r="J12" s="61"/>
       <c r="K12" s="61"/>
       <c r="L12" s="61"/>
       <c r="M12" s="61"/>
       <c r="N12" s="61"/>
       <c r="O12" s="61"/>
       <c r="P12" s="61"/>
       <c r="Q12" s="60"/>
       <c r="R12" s="60"/>
       <c r="S12" s="60"/>
       <c r="T12" s="60"/>
       <c r="U12" s="60"/>
       <c r="V12" s="60"/>
       <c r="W12" s="60"/>
       <c r="X12" s="63"/>
       <c r="Y12" s="61"/>
       <c r="AF12" s="46"/>
       <c r="AG12" s="58"/>
       <c r="AH12" s="58"/>
       <c r="AI12" s="58"/>
       <c r="AJ12" s="58"/>
       <c r="AK12" s="58"/>
       <c r="AL12" s="58"/>
       <c r="AM12" s="58"/>
       <c r="AN12" s="58"/>
       <c r="AO12" s="58"/>
       <c r="AP12" s="58"/>
       <c r="AQ12" s="58"/>
     </row>
-    <row r="13" spans="1:43" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:43" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="58"/>
       <c r="B13" s="67"/>
       <c r="C13" s="68"/>
       <c r="D13" s="69"/>
       <c r="E13" s="69"/>
       <c r="F13" s="69"/>
       <c r="G13" s="69"/>
       <c r="H13" s="69"/>
       <c r="I13" s="69"/>
       <c r="J13" s="69"/>
       <c r="K13" s="69"/>
       <c r="L13" s="69"/>
       <c r="M13" s="69"/>
       <c r="N13" s="69"/>
       <c r="O13" s="69"/>
       <c r="P13" s="69"/>
       <c r="Q13" s="68"/>
       <c r="R13" s="68"/>
       <c r="S13" s="68"/>
       <c r="T13" s="68"/>
       <c r="U13" s="68"/>
       <c r="V13" s="68"/>
       <c r="W13" s="68"/>
       <c r="X13" s="70"/>
       <c r="Y13" s="61"/>
       <c r="Z13" s="61"/>
       <c r="AA13" s="60"/>
       <c r="AB13" s="61"/>
-      <c r="AC13" s="317"/>
-      <c r="AD13" s="317"/>
+      <c r="AC13" s="316"/>
+      <c r="AD13" s="316"/>
       <c r="AE13" s="69"/>
       <c r="AF13" s="71"/>
       <c r="AG13" s="58"/>
       <c r="AH13" s="58"/>
       <c r="AI13" s="58"/>
       <c r="AJ13" s="58"/>
       <c r="AK13" s="58"/>
       <c r="AL13" s="58"/>
       <c r="AM13" s="58"/>
       <c r="AN13" s="58"/>
       <c r="AO13" s="58"/>
       <c r="AP13" s="58"/>
       <c r="AQ13" s="58"/>
     </row>
-    <row r="14" spans="1:43" s="28" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
-[...32 lines deleted...]
-      <c r="AF14" s="452"/>
+    <row r="14" spans="1:43" s="28" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="409" t="s">
+        <v>124</v>
+      </c>
+      <c r="C14" s="410"/>
+      <c r="D14" s="411"/>
+      <c r="E14" s="411"/>
+      <c r="F14" s="412"/>
+      <c r="G14" s="411"/>
+      <c r="H14" s="411"/>
+      <c r="I14" s="411"/>
+      <c r="J14" s="411"/>
+      <c r="K14" s="411"/>
+      <c r="L14" s="411"/>
+      <c r="M14" s="411"/>
+      <c r="N14" s="411"/>
+      <c r="O14" s="411"/>
+      <c r="P14" s="410"/>
+      <c r="Q14" s="411"/>
+      <c r="R14" s="411"/>
+      <c r="S14" s="411"/>
+      <c r="T14" s="411"/>
+      <c r="U14" s="411"/>
+      <c r="V14" s="411"/>
+      <c r="W14" s="411"/>
+      <c r="X14" s="411"/>
+      <c r="Y14" s="412"/>
+      <c r="Z14" s="411"/>
+      <c r="AA14" s="411"/>
+      <c r="AB14" s="411"/>
+      <c r="AC14" s="411"/>
+      <c r="AD14" s="411"/>
+      <c r="AE14" s="412"/>
+      <c r="AF14" s="413"/>
       <c r="AG14" s="45"/>
     </row>
-    <row r="15" spans="1:43" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:43" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="72"/>
       <c r="B15" s="73"/>
       <c r="C15" s="73"/>
       <c r="D15" s="73"/>
-      <c r="E15" s="457" t="s">
-[...6 lines deleted...]
-      <c r="J15" s="459"/>
+      <c r="E15" s="424" t="s">
+        <v>161</v>
+      </c>
+      <c r="F15" s="425"/>
+      <c r="G15" s="425"/>
+      <c r="H15" s="425"/>
+      <c r="I15" s="425"/>
+      <c r="J15" s="426"/>
       <c r="K15" s="73"/>
       <c r="L15" s="73"/>
-      <c r="M15" s="440" t="s">
+      <c r="M15" s="455" t="s">
         <v>8</v>
       </c>
-      <c r="N15" s="441"/>
-[...10 lines deleted...]
-      <c r="W15" s="394"/>
+      <c r="N15" s="456"/>
+      <c r="O15" s="456"/>
+      <c r="P15" s="457"/>
+      <c r="Q15" s="456"/>
+      <c r="R15" s="456"/>
+      <c r="S15" s="456"/>
+      <c r="T15" s="456"/>
+      <c r="U15" s="458"/>
+      <c r="V15" s="459" t="s">
+        <v>120</v>
+      </c>
+      <c r="W15" s="460"/>
       <c r="X15" s="74"/>
       <c r="Y15" s="74"/>
       <c r="Z15" s="75"/>
-      <c r="AA15" s="399" t="s">
+      <c r="AA15" s="465" t="s">
         <v>0</v>
       </c>
-      <c r="AB15" s="400"/>
-[...2 lines deleted...]
-      <c r="AE15" s="401"/>
+      <c r="AB15" s="466"/>
+      <c r="AC15" s="466"/>
+      <c r="AD15" s="466"/>
+      <c r="AE15" s="467"/>
       <c r="AF15" s="76"/>
       <c r="AG15" s="73"/>
       <c r="AH15" s="73"/>
       <c r="AI15" s="73"/>
       <c r="AJ15" s="73"/>
       <c r="AK15" s="73"/>
       <c r="AL15" s="73"/>
       <c r="AM15" s="73"/>
       <c r="AN15" s="73"/>
       <c r="AO15" s="73"/>
       <c r="AP15" s="73"/>
       <c r="AQ15" s="73"/>
     </row>
-    <row r="16" spans="1:43" ht="36.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:43" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="42"/>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="41"/>
-      <c r="E16" s="460" t="s">
-[...8 lines deleted...]
-      <c r="J16" s="462"/>
+      <c r="E16" s="427" t="s">
+        <v>158</v>
+      </c>
+      <c r="F16" s="428"/>
+      <c r="G16" s="429"/>
+      <c r="H16" s="427" t="s">
+        <v>159</v>
+      </c>
+      <c r="I16" s="428"/>
+      <c r="J16" s="429"/>
       <c r="K16" s="41"/>
       <c r="L16" s="77"/>
-      <c r="M16" s="446">
+      <c r="M16" s="405">
         <v>0</v>
       </c>
-      <c r="N16" s="447"/>
-[...6 lines deleted...]
-      <c r="S16" s="408" t="s">
+      <c r="N16" s="406"/>
+      <c r="O16" s="414" t="s">
+        <v>111</v>
+      </c>
+      <c r="P16" s="415"/>
+      <c r="Q16" s="415"/>
+      <c r="R16" s="416"/>
+      <c r="S16" s="414" t="s">
         <v>9</v>
       </c>
-      <c r="T16" s="409"/>
-[...2 lines deleted...]
-      <c r="W16" s="396"/>
+      <c r="T16" s="415"/>
+      <c r="U16" s="416"/>
+      <c r="V16" s="461"/>
+      <c r="W16" s="462"/>
       <c r="X16" s="78"/>
       <c r="Y16" s="78"/>
       <c r="Z16" s="79"/>
       <c r="AA16" s="80"/>
       <c r="AB16" s="41"/>
       <c r="AC16" s="41"/>
       <c r="AD16" s="41"/>
       <c r="AE16" s="81"/>
       <c r="AF16" s="48"/>
       <c r="AG16" s="82"/>
     </row>
-    <row r="17" spans="1:43" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="17" spans="1:43" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="46"/>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="41"/>
-      <c r="E17" s="463"/>
-[...4 lines deleted...]
-      <c r="J17" s="465"/>
+      <c r="E17" s="430"/>
+      <c r="F17" s="431"/>
+      <c r="G17" s="432"/>
+      <c r="H17" s="430"/>
+      <c r="I17" s="431"/>
+      <c r="J17" s="432"/>
       <c r="K17" s="41"/>
       <c r="L17" s="77"/>
-      <c r="M17" s="448"/>
-[...9 lines deleted...]
-      <c r="W17" s="398"/>
+      <c r="M17" s="407"/>
+      <c r="N17" s="408"/>
+      <c r="O17" s="417"/>
+      <c r="P17" s="418"/>
+      <c r="Q17" s="418"/>
+      <c r="R17" s="419"/>
+      <c r="S17" s="417"/>
+      <c r="T17" s="418"/>
+      <c r="U17" s="419"/>
+      <c r="V17" s="463"/>
+      <c r="W17" s="464"/>
       <c r="X17" s="78"/>
       <c r="Y17" s="78"/>
       <c r="Z17" s="79"/>
       <c r="AA17" s="83"/>
       <c r="AB17" s="41"/>
       <c r="AC17" s="23"/>
       <c r="AD17" s="84" t="s">
         <v>1</v>
       </c>
       <c r="AE17" s="85"/>
       <c r="AF17" s="48"/>
       <c r="AG17" s="82"/>
     </row>
-    <row r="18" spans="1:43" ht="30.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="B18" s="432"/>
+    <row r="18" spans="1:43" ht="30.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="450"/>
       <c r="C18" s="86"/>
-      <c r="D18" s="469" t="s">
+      <c r="D18" s="368" t="s">
+        <v>160</v>
+      </c>
+      <c r="E18" s="444" t="s">
         <v>163</v>
       </c>
-      <c r="E18" s="426" t="s">
-[...4 lines deleted...]
-      <c r="H18" s="387" t="str">
+      <c r="F18" s="445"/>
+      <c r="G18" s="446"/>
+      <c r="H18" s="386" t="str">
         <f>IF(AND('2. Plan'!$J$27&lt;100000.5,'2. Plan'!$J$27&gt;0),'2. Plan'!$J$27,"")</f>
         <v/>
       </c>
-      <c r="I18" s="388"/>
-      <c r="J18" s="389"/>
+      <c r="I18" s="403"/>
+      <c r="J18" s="388"/>
       <c r="K18" s="41"/>
       <c r="L18" s="87"/>
-      <c r="M18" s="363" t="s">
-[...9 lines deleted...]
-      <c r="S18" s="363" t="s">
+      <c r="M18" s="373" t="s">
         <v>114</v>
       </c>
-      <c r="T18" s="364"/>
-[...4 lines deleted...]
-      <c r="W18" s="454"/>
+      <c r="N18" s="375"/>
+      <c r="O18" s="373" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="374"/>
+      <c r="Q18" s="374"/>
+      <c r="R18" s="375"/>
+      <c r="S18" s="373" t="s">
+        <v>112</v>
+      </c>
+      <c r="T18" s="374"/>
+      <c r="U18" s="375"/>
+      <c r="V18" s="420" t="s">
+        <v>10</v>
+      </c>
+      <c r="W18" s="421"/>
       <c r="X18" s="88"/>
       <c r="Y18" s="88"/>
       <c r="Z18" s="89"/>
       <c r="AA18" s="90"/>
-      <c r="AB18" s="384" t="s">
-[...3 lines deleted...]
-      <c r="AD18" s="384"/>
+      <c r="AB18" s="486" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC18" s="486"/>
+      <c r="AD18" s="486"/>
       <c r="AE18" s="91"/>
       <c r="AF18" s="48"/>
       <c r="AG18" s="92"/>
     </row>
-    <row r="19" spans="1:43" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B19" s="432"/>
+    <row r="19" spans="1:43" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="450"/>
       <c r="C19" s="86"/>
-      <c r="D19" s="470"/>
-[...5 lines deleted...]
-      <c r="J19" s="392"/>
+      <c r="D19" s="369"/>
+      <c r="E19" s="447"/>
+      <c r="F19" s="448"/>
+      <c r="G19" s="449"/>
+      <c r="H19" s="404"/>
+      <c r="I19" s="390"/>
+      <c r="J19" s="391"/>
       <c r="K19" s="41"/>
       <c r="L19" s="87"/>
-      <c r="M19" s="366"/>
-[...9 lines deleted...]
-      <c r="W19" s="456"/>
+      <c r="M19" s="376"/>
+      <c r="N19" s="378"/>
+      <c r="O19" s="376"/>
+      <c r="P19" s="377"/>
+      <c r="Q19" s="377"/>
+      <c r="R19" s="378"/>
+      <c r="S19" s="376"/>
+      <c r="T19" s="377"/>
+      <c r="U19" s="378"/>
+      <c r="V19" s="422"/>
+      <c r="W19" s="423"/>
       <c r="X19" s="88"/>
       <c r="Y19" s="88"/>
       <c r="Z19" s="89"/>
       <c r="AA19" s="90"/>
-      <c r="AB19" s="384"/>
-[...1 lines deleted...]
-      <c r="AD19" s="384"/>
+      <c r="AB19" s="486"/>
+      <c r="AC19" s="486"/>
+      <c r="AD19" s="486"/>
       <c r="AE19" s="93"/>
       <c r="AF19" s="48"/>
       <c r="AG19" s="92"/>
     </row>
-    <row r="20" spans="1:43" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="B20" s="432"/>
+    <row r="20" spans="1:43" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="450"/>
       <c r="C20" s="86"/>
-      <c r="D20" s="470"/>
-[...5 lines deleted...]
-      <c r="H20" s="387" t="str">
+      <c r="D20" s="369"/>
+      <c r="E20" s="444" t="s">
+        <v>165</v>
+      </c>
+      <c r="F20" s="445"/>
+      <c r="G20" s="446"/>
+      <c r="H20" s="386" t="str">
         <f>IF(AND('2. Plan'!$J$27&lt;500000,'2. Plan'!$J$27&gt;100000.49),'2. Plan'!$J$27,"")</f>
         <v/>
       </c>
-      <c r="I20" s="479"/>
-      <c r="J20" s="389"/>
+      <c r="I20" s="387"/>
+      <c r="J20" s="388"/>
       <c r="K20" s="94"/>
       <c r="L20" s="95"/>
-      <c r="M20" s="371" t="s">
+      <c r="M20" s="476" t="s">
+        <v>113</v>
+      </c>
+      <c r="N20" s="477"/>
+      <c r="O20" s="373" t="s">
+        <v>112</v>
+      </c>
+      <c r="P20" s="374"/>
+      <c r="Q20" s="374"/>
+      <c r="R20" s="375"/>
+      <c r="S20" s="379" t="s">
         <v>115</v>
       </c>
-      <c r="N20" s="372"/>
-[...11 lines deleted...]
-      <c r="V20" s="402" t="s">
+      <c r="T20" s="380"/>
+      <c r="U20" s="380"/>
+      <c r="V20" s="468" t="s">
         <v>11</v>
       </c>
-      <c r="W20" s="403"/>
+      <c r="W20" s="469"/>
       <c r="X20" s="96"/>
       <c r="Y20" s="96"/>
       <c r="Z20" s="97"/>
       <c r="AA20" s="98"/>
-      <c r="AB20" s="384"/>
-[...1 lines deleted...]
-      <c r="AD20" s="384"/>
+      <c r="AB20" s="486"/>
+      <c r="AC20" s="486"/>
+      <c r="AD20" s="486"/>
       <c r="AE20" s="93"/>
       <c r="AF20" s="48"/>
       <c r="AG20" s="92"/>
     </row>
-    <row r="21" spans="1:43" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B21" s="432"/>
+    <row r="21" spans="1:43" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="450"/>
       <c r="C21" s="86"/>
-      <c r="D21" s="470"/>
-[...5 lines deleted...]
-      <c r="J21" s="392"/>
+      <c r="D21" s="369"/>
+      <c r="E21" s="447"/>
+      <c r="F21" s="448"/>
+      <c r="G21" s="449"/>
+      <c r="H21" s="389"/>
+      <c r="I21" s="390"/>
+      <c r="J21" s="391"/>
       <c r="K21" s="41"/>
       <c r="L21" s="95"/>
-      <c r="M21" s="373"/>
-[...9 lines deleted...]
-      <c r="W21" s="405"/>
+      <c r="M21" s="478"/>
+      <c r="N21" s="479"/>
+      <c r="O21" s="376"/>
+      <c r="P21" s="377"/>
+      <c r="Q21" s="377"/>
+      <c r="R21" s="378"/>
+      <c r="S21" s="381"/>
+      <c r="T21" s="382"/>
+      <c r="U21" s="382"/>
+      <c r="V21" s="470"/>
+      <c r="W21" s="471"/>
       <c r="X21" s="96"/>
       <c r="Y21" s="96"/>
       <c r="Z21" s="97"/>
       <c r="AA21" s="98"/>
-      <c r="AB21" s="384"/>
-[...1 lines deleted...]
-      <c r="AD21" s="384"/>
+      <c r="AB21" s="486"/>
+      <c r="AC21" s="486"/>
+      <c r="AD21" s="486"/>
       <c r="AE21" s="93"/>
       <c r="AF21" s="48"/>
       <c r="AG21" s="92"/>
     </row>
-    <row r="22" spans="1:43" ht="31.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="B22" s="432"/>
+    <row r="22" spans="1:43" ht="31.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="450"/>
       <c r="C22" s="86"/>
-      <c r="D22" s="470"/>
-[...5 lines deleted...]
-      <c r="H22" s="387" t="str">
+      <c r="D22" s="369"/>
+      <c r="E22" s="444" t="s">
+        <v>164</v>
+      </c>
+      <c r="F22" s="445"/>
+      <c r="G22" s="446"/>
+      <c r="H22" s="386" t="str">
         <f>IF(AND('2. Plan'!$J$27&gt;499999.99),'2. Plan'!$J$27,"")</f>
         <v/>
       </c>
-      <c r="I22" s="388"/>
-      <c r="J22" s="389"/>
+      <c r="I22" s="403"/>
+      <c r="J22" s="388"/>
       <c r="K22" s="41"/>
       <c r="L22" s="99"/>
-      <c r="M22" s="375" t="s">
-[...15 lines deleted...]
-      <c r="W22" s="405"/>
+      <c r="M22" s="480" t="s">
+        <v>115</v>
+      </c>
+      <c r="N22" s="481"/>
+      <c r="O22" s="392" t="s">
+        <v>115</v>
+      </c>
+      <c r="P22" s="393"/>
+      <c r="Q22" s="393"/>
+      <c r="R22" s="394"/>
+      <c r="S22" s="383" t="s">
+        <v>116</v>
+      </c>
+      <c r="T22" s="384"/>
+      <c r="U22" s="384"/>
+      <c r="V22" s="470"/>
+      <c r="W22" s="471"/>
       <c r="X22" s="96"/>
       <c r="Y22" s="96"/>
       <c r="Z22" s="97"/>
       <c r="AA22" s="98"/>
-      <c r="AB22" s="384"/>
-[...1 lines deleted...]
-      <c r="AD22" s="384"/>
+      <c r="AB22" s="486"/>
+      <c r="AC22" s="486"/>
+      <c r="AD22" s="486"/>
       <c r="AE22" s="93"/>
       <c r="AF22" s="48"/>
       <c r="AG22" s="92"/>
     </row>
-    <row r="23" spans="1:43" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B23" s="432"/>
+    <row r="23" spans="1:43" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="450"/>
       <c r="C23" s="86"/>
-      <c r="D23" s="471"/>
-[...5 lines deleted...]
-      <c r="J23" s="392"/>
+      <c r="D23" s="370"/>
+      <c r="E23" s="447"/>
+      <c r="F23" s="448"/>
+      <c r="G23" s="449"/>
+      <c r="H23" s="404"/>
+      <c r="I23" s="390"/>
+      <c r="J23" s="391"/>
       <c r="K23" s="41"/>
       <c r="L23" s="99"/>
-      <c r="M23" s="377"/>
-[...9 lines deleted...]
-      <c r="W23" s="407"/>
+      <c r="M23" s="385"/>
+      <c r="N23" s="482"/>
+      <c r="O23" s="395"/>
+      <c r="P23" s="396"/>
+      <c r="Q23" s="396"/>
+      <c r="R23" s="397"/>
+      <c r="S23" s="385"/>
+      <c r="T23" s="382"/>
+      <c r="U23" s="382"/>
+      <c r="V23" s="472"/>
+      <c r="W23" s="473"/>
       <c r="X23" s="96"/>
       <c r="Y23" s="96"/>
       <c r="Z23" s="97"/>
       <c r="AA23" s="100"/>
-      <c r="AB23" s="385"/>
-[...1 lines deleted...]
-      <c r="AD23" s="385"/>
+      <c r="AB23" s="487"/>
+      <c r="AC23" s="487"/>
+      <c r="AD23" s="487"/>
       <c r="AE23" s="101"/>
       <c r="AF23" s="48"/>
       <c r="AG23" s="92"/>
     </row>
-    <row r="24" spans="1:43" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="24" spans="1:43" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B24" s="102"/>
       <c r="C24" s="103"/>
       <c r="D24" s="104"/>
       <c r="E24" s="105"/>
       <c r="F24" s="105"/>
       <c r="G24" s="106"/>
       <c r="H24" s="103"/>
       <c r="I24" s="106"/>
       <c r="J24" s="106"/>
       <c r="K24" s="106"/>
       <c r="L24" s="106"/>
       <c r="M24" s="106"/>
       <c r="N24" s="107"/>
       <c r="O24" s="107"/>
       <c r="P24" s="103"/>
       <c r="Q24" s="107"/>
       <c r="R24" s="103"/>
       <c r="S24" s="103"/>
       <c r="T24" s="103"/>
       <c r="U24" s="103"/>
       <c r="V24" s="103"/>
       <c r="W24" s="103"/>
       <c r="X24" s="103"/>
       <c r="Y24" s="103"/>
       <c r="Z24" s="108"/>
       <c r="AA24" s="108"/>
       <c r="AB24" s="109"/>
       <c r="AC24" s="110"/>
       <c r="AD24" s="110"/>
       <c r="AE24" s="110"/>
       <c r="AF24" s="111"/>
       <c r="AG24" s="112"/>
     </row>
-    <row r="25" spans="1:43" s="3" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="25" spans="1:43" s="3" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="28"/>
       <c r="B25" s="113" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C25" s="114"/>
       <c r="D25" s="115"/>
       <c r="E25" s="115"/>
       <c r="F25" s="116"/>
       <c r="G25" s="115"/>
       <c r="H25" s="115"/>
       <c r="I25" s="115"/>
       <c r="J25" s="115"/>
       <c r="K25" s="115"/>
       <c r="L25" s="115"/>
       <c r="M25" s="115"/>
       <c r="N25" s="115"/>
       <c r="O25" s="115"/>
       <c r="P25" s="114"/>
       <c r="Q25" s="115"/>
       <c r="R25" s="115"/>
       <c r="S25" s="115"/>
       <c r="T25" s="115"/>
       <c r="U25" s="115"/>
       <c r="V25" s="115"/>
       <c r="W25" s="115"/>
       <c r="X25" s="115"/>
       <c r="Y25" s="116"/>
       <c r="Z25" s="115"/>
       <c r="AA25" s="115"/>
       <c r="AB25" s="115"/>
       <c r="AC25" s="115"/>
       <c r="AD25" s="115"/>
       <c r="AE25" s="116"/>
       <c r="AF25" s="117"/>
       <c r="AG25" s="39"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="28"/>
       <c r="AJ25" s="28"/>
       <c r="AK25" s="28"/>
       <c r="AL25" s="28"/>
       <c r="AM25" s="28"/>
       <c r="AN25" s="28"/>
       <c r="AO25" s="28"/>
       <c r="AP25" s="28"/>
       <c r="AQ25" s="28"/>
     </row>
-    <row r="26" spans="1:43" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:43" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="28"/>
       <c r="B26" s="118"/>
       <c r="C26" s="119"/>
       <c r="D26" s="120"/>
       <c r="E26" s="120"/>
       <c r="F26" s="121"/>
       <c r="G26" s="120"/>
       <c r="H26" s="120"/>
       <c r="I26" s="120"/>
       <c r="J26" s="121"/>
       <c r="K26" s="121"/>
       <c r="L26" s="121"/>
       <c r="M26" s="121"/>
       <c r="N26" s="120"/>
       <c r="O26" s="120"/>
       <c r="P26" s="119"/>
       <c r="Q26" s="120"/>
       <c r="R26" s="121"/>
       <c r="S26" s="121"/>
       <c r="T26" s="121"/>
       <c r="U26" s="121"/>
       <c r="V26" s="121"/>
       <c r="W26" s="120"/>
       <c r="X26" s="120"/>
       <c r="Y26" s="121"/>
       <c r="Z26" s="121"/>
       <c r="AA26" s="121"/>
       <c r="AB26" s="120"/>
       <c r="AC26" s="121"/>
       <c r="AD26" s="121"/>
       <c r="AE26" s="121"/>
       <c r="AF26" s="122"/>
       <c r="AG26" s="45"/>
       <c r="AH26" s="28"/>
       <c r="AI26" s="28"/>
       <c r="AJ26" s="28"/>
       <c r="AK26" s="28"/>
       <c r="AL26" s="28"/>
       <c r="AM26" s="28"/>
       <c r="AN26" s="28"/>
       <c r="AO26" s="28"/>
       <c r="AP26" s="28"/>
       <c r="AQ26" s="28"/>
     </row>
-    <row r="27" spans="1:43" ht="208.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="27" spans="1:43" ht="208.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B27" s="123"/>
-      <c r="C27" s="425"/>
-[...26 lines deleted...]
-      <c r="AD27" s="425"/>
+      <c r="C27" s="443"/>
+      <c r="D27" s="443"/>
+      <c r="E27" s="443"/>
+      <c r="F27" s="443"/>
+      <c r="G27" s="443"/>
+      <c r="H27" s="443"/>
+      <c r="I27" s="443"/>
+      <c r="J27" s="443"/>
+      <c r="K27" s="443"/>
+      <c r="L27" s="443"/>
+      <c r="M27" s="443"/>
+      <c r="N27" s="443"/>
+      <c r="O27" s="443"/>
+      <c r="P27" s="443"/>
+      <c r="Q27" s="443"/>
+      <c r="R27" s="443"/>
+      <c r="S27" s="443"/>
+      <c r="T27" s="443"/>
+      <c r="U27" s="443"/>
+      <c r="V27" s="443"/>
+      <c r="W27" s="443"/>
+      <c r="X27" s="443"/>
+      <c r="Y27" s="443"/>
+      <c r="Z27" s="443"/>
+      <c r="AA27" s="443"/>
+      <c r="AB27" s="443"/>
+      <c r="AC27" s="443"/>
+      <c r="AD27" s="443"/>
       <c r="AE27" s="124"/>
       <c r="AF27" s="125"/>
       <c r="AG27" s="126"/>
     </row>
-    <row r="28" spans="1:43" s="3" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="28" spans="1:43" s="3" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="28"/>
-      <c r="B28" s="420" t="s">
-[...31 lines deleted...]
-      <c r="AF28" s="424"/>
+      <c r="B28" s="438" t="s">
+        <v>152</v>
+      </c>
+      <c r="C28" s="439"/>
+      <c r="D28" s="440"/>
+      <c r="E28" s="440"/>
+      <c r="F28" s="441"/>
+      <c r="G28" s="440"/>
+      <c r="H28" s="440"/>
+      <c r="I28" s="440"/>
+      <c r="J28" s="440"/>
+      <c r="K28" s="440"/>
+      <c r="L28" s="440"/>
+      <c r="M28" s="440"/>
+      <c r="N28" s="440"/>
+      <c r="O28" s="440"/>
+      <c r="P28" s="439"/>
+      <c r="Q28" s="440"/>
+      <c r="R28" s="440"/>
+      <c r="S28" s="440"/>
+      <c r="T28" s="440"/>
+      <c r="U28" s="440"/>
+      <c r="V28" s="440"/>
+      <c r="W28" s="440"/>
+      <c r="X28" s="440"/>
+      <c r="Y28" s="441"/>
+      <c r="Z28" s="440"/>
+      <c r="AA28" s="440"/>
+      <c r="AB28" s="440"/>
+      <c r="AC28" s="440"/>
+      <c r="AD28" s="440"/>
+      <c r="AE28" s="441"/>
+      <c r="AF28" s="442"/>
       <c r="AG28" s="39"/>
       <c r="AH28" s="28"/>
       <c r="AI28" s="28"/>
       <c r="AJ28" s="28"/>
       <c r="AK28" s="28"/>
       <c r="AL28" s="28"/>
       <c r="AM28" s="28"/>
       <c r="AN28" s="28"/>
       <c r="AO28" s="28"/>
       <c r="AP28" s="28"/>
       <c r="AQ28" s="28"/>
     </row>
-    <row r="29" spans="1:43" s="3" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:43" s="3" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="28"/>
       <c r="B29" s="127"/>
       <c r="C29" s="45"/>
       <c r="D29" s="41"/>
       <c r="E29" s="39"/>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
       <c r="L29" s="39"/>
       <c r="M29" s="39"/>
       <c r="N29" s="39"/>
       <c r="O29" s="39"/>
       <c r="P29" s="39"/>
       <c r="Q29" s="39"/>
       <c r="R29" s="39"/>
       <c r="S29" s="40"/>
       <c r="T29" s="39"/>
       <c r="U29" s="39"/>
       <c r="V29" s="39"/>
       <c r="W29" s="39"/>
       <c r="X29" s="39"/>
       <c r="Y29" s="39"/>
       <c r="Z29" s="39"/>
       <c r="AA29" s="39"/>
       <c r="AB29" s="39"/>
       <c r="AC29" s="37"/>
       <c r="AD29" s="37"/>
       <c r="AE29" s="36"/>
       <c r="AF29" s="40"/>
       <c r="AG29" s="28"/>
       <c r="AH29" s="28"/>
       <c r="AI29" s="28"/>
       <c r="AJ29" s="28"/>
       <c r="AK29" s="28"/>
       <c r="AL29" s="28"/>
       <c r="AM29" s="28"/>
       <c r="AN29" s="28"/>
       <c r="AO29" s="28"/>
       <c r="AP29" s="28"/>
       <c r="AQ29" s="28"/>
     </row>
-    <row r="30" spans="1:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="127" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="45"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
       <c r="M30" s="41"/>
       <c r="N30" s="41"/>
       <c r="O30" s="41"/>
       <c r="P30" s="41"/>
       <c r="Q30" s="41"/>
       <c r="R30" s="41"/>
       <c r="S30" s="48"/>
       <c r="T30" s="45" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="U30" s="41"/>
       <c r="V30" s="45"/>
       <c r="W30" s="41"/>
       <c r="X30" s="41"/>
       <c r="Y30" s="41"/>
       <c r="Z30" s="128"/>
       <c r="AA30" s="41"/>
       <c r="AB30" s="41"/>
-      <c r="AC30" s="433"/>
-      <c r="AD30" s="433"/>
+      <c r="AC30" s="451"/>
+      <c r="AD30" s="451"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="129"/>
       <c r="AG30" s="130"/>
     </row>
-    <row r="31" spans="1:43" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:43" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="131"/>
       <c r="C31" s="45"/>
       <c r="D31" s="41"/>
       <c r="E31" s="41"/>
       <c r="F31" s="41"/>
       <c r="G31" s="41"/>
       <c r="H31" s="41"/>
       <c r="I31" s="41"/>
       <c r="J31" s="41"/>
       <c r="K31" s="41"/>
       <c r="L31" s="41"/>
       <c r="M31" s="41"/>
       <c r="N31" s="41"/>
       <c r="O31" s="41"/>
       <c r="P31" s="41"/>
       <c r="Q31" s="41"/>
       <c r="R31" s="41"/>
       <c r="S31" s="48"/>
       <c r="T31" s="45" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="V31" s="45"/>
       <c r="W31" s="41"/>
       <c r="X31" s="41"/>
       <c r="Y31" s="41"/>
       <c r="Z31" s="41"/>
       <c r="AA31" s="41"/>
       <c r="AB31" s="41"/>
-      <c r="AC31" s="466"/>
-      <c r="AD31" s="467"/>
+      <c r="AC31" s="362"/>
+      <c r="AD31" s="363"/>
       <c r="AE31" s="52"/>
       <c r="AF31" s="129"/>
       <c r="AG31" s="130"/>
     </row>
-    <row r="32" spans="1:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="132"/>
-      <c r="C32" s="165"/>
-[...14 lines deleted...]
-      <c r="R32" s="165"/>
+      <c r="C32" s="164"/>
+      <c r="D32" s="164"/>
+      <c r="E32" s="164"/>
+      <c r="F32" s="164"/>
+      <c r="G32" s="164"/>
+      <c r="H32" s="164"/>
+      <c r="I32" s="164"/>
+      <c r="J32" s="164"/>
+      <c r="K32" s="164"/>
+      <c r="L32" s="164"/>
+      <c r="M32" s="164"/>
+      <c r="N32" s="164"/>
+      <c r="O32" s="164"/>
+      <c r="P32" s="164"/>
+      <c r="Q32" s="164"/>
+      <c r="R32" s="164"/>
       <c r="S32" s="133"/>
       <c r="T32" s="41"/>
       <c r="U32" s="45"/>
       <c r="V32" s="45"/>
       <c r="W32" s="41"/>
       <c r="X32" s="41"/>
       <c r="Y32" s="41"/>
       <c r="Z32" s="41"/>
       <c r="AA32" s="41"/>
       <c r="AB32" s="41"/>
       <c r="AC32" s="41"/>
       <c r="AD32" s="41"/>
       <c r="AE32" s="41"/>
       <c r="AF32" s="48"/>
       <c r="AG32" s="130"/>
     </row>
-    <row r="33" spans="1:33" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:33" x14ac:dyDescent="0.35">
       <c r="B33" s="132"/>
-      <c r="C33" s="165"/>
-[...14 lines deleted...]
-      <c r="R33" s="165"/>
+      <c r="C33" s="164"/>
+      <c r="D33" s="164"/>
+      <c r="E33" s="164"/>
+      <c r="F33" s="164"/>
+      <c r="G33" s="164"/>
+      <c r="H33" s="164"/>
+      <c r="I33" s="164"/>
+      <c r="J33" s="164"/>
+      <c r="K33" s="164"/>
+      <c r="L33" s="164"/>
+      <c r="M33" s="164"/>
+      <c r="N33" s="164"/>
+      <c r="O33" s="164"/>
+      <c r="P33" s="164"/>
+      <c r="Q33" s="164"/>
+      <c r="R33" s="164"/>
       <c r="S33" s="133"/>
       <c r="T33" s="45" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="U33" s="41"/>
       <c r="V33" s="41"/>
       <c r="W33" s="41"/>
       <c r="X33" s="41"/>
       <c r="Y33" s="41"/>
       <c r="Z33" s="41"/>
       <c r="AA33" s="41"/>
       <c r="AB33" s="41"/>
       <c r="AC33" s="41"/>
       <c r="AD33" s="41"/>
       <c r="AE33" s="41"/>
       <c r="AF33" s="48"/>
       <c r="AG33" s="130"/>
     </row>
-    <row r="34" spans="1:33" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:33" x14ac:dyDescent="0.35">
       <c r="B34" s="132"/>
-      <c r="C34" s="165"/>
-[...14 lines deleted...]
-      <c r="R34" s="165"/>
+      <c r="C34" s="164"/>
+      <c r="D34" s="164"/>
+      <c r="E34" s="164"/>
+      <c r="F34" s="164"/>
+      <c r="G34" s="164"/>
+      <c r="H34" s="164"/>
+      <c r="I34" s="164"/>
+      <c r="J34" s="164"/>
+      <c r="K34" s="164"/>
+      <c r="L34" s="164"/>
+      <c r="M34" s="164"/>
+      <c r="N34" s="164"/>
+      <c r="O34" s="164"/>
+      <c r="P34" s="164"/>
+      <c r="Q34" s="164"/>
+      <c r="R34" s="164"/>
       <c r="S34" s="133"/>
-      <c r="T34" s="183" t="s">
-        <v>158</v>
+      <c r="T34" s="182" t="s">
+        <v>155</v>
       </c>
       <c r="U34" s="41"/>
       <c r="V34" s="41"/>
       <c r="W34" s="41"/>
       <c r="X34" s="41"/>
       <c r="Y34" s="41"/>
       <c r="Z34" s="41"/>
       <c r="AA34" s="41"/>
       <c r="AB34" s="41"/>
       <c r="AC34" s="41"/>
       <c r="AD34" s="41"/>
       <c r="AE34" s="41"/>
       <c r="AF34" s="48"/>
       <c r="AG34" s="130"/>
     </row>
-    <row r="35" spans="1:33" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="35" spans="1:33" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B35" s="134"/>
-      <c r="C35" s="166"/>
-[...14 lines deleted...]
-      <c r="R35" s="166"/>
+      <c r="C35" s="165"/>
+      <c r="D35" s="165"/>
+      <c r="E35" s="165"/>
+      <c r="F35" s="165"/>
+      <c r="G35" s="165"/>
+      <c r="H35" s="165"/>
+      <c r="I35" s="165"/>
+      <c r="J35" s="165"/>
+      <c r="K35" s="165"/>
+      <c r="L35" s="165"/>
+      <c r="M35" s="165"/>
+      <c r="N35" s="165"/>
+      <c r="O35" s="165"/>
+      <c r="P35" s="165"/>
+      <c r="Q35" s="165"/>
+      <c r="R35" s="165"/>
       <c r="S35" s="135"/>
       <c r="T35" s="136"/>
       <c r="U35" s="137"/>
       <c r="V35" s="138"/>
       <c r="W35" s="137"/>
       <c r="X35" s="138"/>
       <c r="Y35" s="138"/>
       <c r="Z35" s="137"/>
       <c r="AA35" s="137"/>
       <c r="AB35" s="138"/>
       <c r="AC35" s="138"/>
       <c r="AD35" s="41"/>
       <c r="AE35" s="41"/>
       <c r="AF35" s="48"/>
       <c r="AG35" s="130"/>
     </row>
-    <row r="36" spans="1:33" ht="19" thickBot="1" x14ac:dyDescent="0.5">
-[...32 lines deleted...]
-      <c r="AF36" s="424"/>
+    <row r="36" spans="1:33" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="438" t="s">
+        <v>122</v>
+      </c>
+      <c r="C36" s="439"/>
+      <c r="D36" s="440"/>
+      <c r="E36" s="440"/>
+      <c r="F36" s="441"/>
+      <c r="G36" s="440"/>
+      <c r="H36" s="440"/>
+      <c r="I36" s="440"/>
+      <c r="J36" s="440"/>
+      <c r="K36" s="440"/>
+      <c r="L36" s="440"/>
+      <c r="M36" s="440"/>
+      <c r="N36" s="440"/>
+      <c r="O36" s="440"/>
+      <c r="P36" s="439"/>
+      <c r="Q36" s="440"/>
+      <c r="R36" s="440"/>
+      <c r="S36" s="440"/>
+      <c r="T36" s="440"/>
+      <c r="U36" s="440"/>
+      <c r="V36" s="440"/>
+      <c r="W36" s="440"/>
+      <c r="X36" s="440"/>
+      <c r="Y36" s="441"/>
+      <c r="Z36" s="440"/>
+      <c r="AA36" s="440"/>
+      <c r="AB36" s="440"/>
+      <c r="AC36" s="440"/>
+      <c r="AD36" s="440"/>
+      <c r="AE36" s="441"/>
+      <c r="AF36" s="442"/>
       <c r="AG36" s="39"/>
     </row>
-    <row r="37" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="42"/>
       <c r="B37" s="120" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="26"/>
       <c r="D37" s="41"/>
       <c r="E37" s="41"/>
       <c r="F37" s="41"/>
       <c r="G37" s="41"/>
       <c r="H37" s="120"/>
       <c r="I37" s="139"/>
       <c r="J37" s="139"/>
       <c r="K37" s="140"/>
       <c r="L37" s="140"/>
       <c r="M37" s="140"/>
       <c r="N37" s="140"/>
       <c r="O37" s="139"/>
       <c r="P37" s="141"/>
       <c r="Q37" s="139"/>
       <c r="R37" s="140"/>
       <c r="S37" s="140"/>
       <c r="T37" s="140"/>
       <c r="U37" s="140"/>
       <c r="V37" s="140"/>
       <c r="W37" s="139"/>
       <c r="X37" s="139"/>
       <c r="Y37" s="140"/>
       <c r="Z37" s="140"/>
       <c r="AA37" s="139"/>
       <c r="AB37" s="140"/>
       <c r="AC37" s="140"/>
       <c r="AD37" s="140"/>
       <c r="AE37" s="140"/>
       <c r="AF37" s="142"/>
     </row>
-    <row r="38" spans="1:33" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="38" spans="1:33" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A38" s="42"/>
       <c r="B38" s="26"/>
       <c r="C38" s="26"/>
       <c r="D38" s="138"/>
       <c r="E38" s="41"/>
       <c r="F38" s="41"/>
       <c r="G38" s="41"/>
       <c r="H38" s="41"/>
       <c r="I38" s="45"/>
       <c r="J38" s="45"/>
       <c r="K38" s="45"/>
       <c r="L38" s="45"/>
       <c r="M38" s="45"/>
       <c r="N38" s="45"/>
       <c r="O38" s="41"/>
       <c r="P38" s="41"/>
       <c r="Q38" s="41"/>
       <c r="R38" s="41"/>
       <c r="S38" s="41"/>
       <c r="T38" s="41"/>
       <c r="U38" s="138"/>
       <c r="V38" s="138"/>
       <c r="W38" s="138"/>
       <c r="X38" s="41"/>
       <c r="Y38" s="41"/>
       <c r="Z38" s="41"/>
       <c r="AA38" s="41"/>
       <c r="AB38" s="41"/>
       <c r="AC38" s="41"/>
       <c r="AD38" s="41"/>
       <c r="AE38" s="41"/>
       <c r="AF38" s="48"/>
       <c r="AG38" s="143"/>
     </row>
-    <row r="39" spans="1:33" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:33" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="42"/>
       <c r="B39" s="144"/>
       <c r="C39" s="145"/>
-      <c r="D39" s="381" t="s">
+      <c r="D39" s="484" t="s">
         <v>4</v>
       </c>
-      <c r="E39" s="381"/>
-[...10 lines deleted...]
-      <c r="P39" s="381"/>
+      <c r="E39" s="484"/>
+      <c r="F39" s="484"/>
+      <c r="G39" s="484"/>
+      <c r="H39" s="484"/>
+      <c r="I39" s="484"/>
+      <c r="J39" s="484"/>
+      <c r="K39" s="484"/>
+      <c r="L39" s="484"/>
+      <c r="M39" s="484"/>
+      <c r="N39" s="484"/>
+      <c r="O39" s="484"/>
+      <c r="P39" s="484"/>
       <c r="Q39" s="146"/>
       <c r="R39" s="147"/>
       <c r="S39" s="41"/>
       <c r="T39" s="48"/>
       <c r="U39" s="41"/>
-      <c r="V39" s="381" t="s">
+      <c r="V39" s="484" t="s">
         <v>7</v>
       </c>
-      <c r="W39" s="381"/>
-[...5 lines deleted...]
-      <c r="AC39" s="381"/>
+      <c r="W39" s="484"/>
+      <c r="X39" s="484"/>
+      <c r="Y39" s="484"/>
+      <c r="Z39" s="484"/>
+      <c r="AA39" s="484"/>
+      <c r="AB39" s="484"/>
+      <c r="AC39" s="484"/>
       <c r="AD39" s="146"/>
       <c r="AE39" s="148"/>
       <c r="AF39" s="48"/>
       <c r="AG39" s="26"/>
     </row>
-    <row r="40" spans="1:33" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A40" s="42"/>
       <c r="B40" s="144"/>
       <c r="C40" s="26"/>
       <c r="D40" s="41"/>
       <c r="E40" s="41"/>
       <c r="F40" s="41"/>
       <c r="G40" s="45"/>
       <c r="H40" s="45"/>
       <c r="I40" s="45"/>
       <c r="J40" s="45"/>
       <c r="K40" s="45"/>
       <c r="L40" s="41"/>
       <c r="M40" s="41"/>
       <c r="N40" s="41"/>
       <c r="O40" s="41"/>
       <c r="P40" s="41"/>
       <c r="Q40" s="48"/>
       <c r="R40" s="41"/>
       <c r="S40" s="41"/>
       <c r="T40" s="48"/>
       <c r="U40" s="149"/>
       <c r="V40" s="41"/>
       <c r="W40" s="41"/>
       <c r="X40" s="41"/>
       <c r="Y40" s="41"/>
       <c r="Z40" s="41"/>
       <c r="AA40" s="41"/>
       <c r="AB40" s="41"/>
       <c r="AC40" s="41"/>
       <c r="AD40" s="48"/>
       <c r="AE40" s="41"/>
       <c r="AF40" s="48"/>
       <c r="AG40" s="26"/>
     </row>
-    <row r="41" spans="1:33" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:33" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="42"/>
       <c r="B41" s="144"/>
       <c r="C41" s="26"/>
-      <c r="D41" s="362"/>
-[...4 lines deleted...]
-      <c r="I41" s="362"/>
+      <c r="D41" s="366"/>
+      <c r="E41" s="366"/>
+      <c r="F41" s="366"/>
+      <c r="G41" s="366"/>
+      <c r="H41" s="366"/>
+      <c r="I41" s="366"/>
       <c r="J41" s="41"/>
       <c r="K41" s="41"/>
-      <c r="L41" s="362"/>
-[...3 lines deleted...]
-      <c r="P41" s="362"/>
+      <c r="L41" s="366"/>
+      <c r="M41" s="366"/>
+      <c r="N41" s="366"/>
+      <c r="O41" s="366"/>
+      <c r="P41" s="366"/>
       <c r="Q41" s="48"/>
       <c r="R41" s="41"/>
       <c r="S41" s="41"/>
       <c r="T41" s="48"/>
       <c r="U41" s="149"/>
-      <c r="V41" s="362"/>
-[...2 lines deleted...]
-      <c r="Y41" s="362"/>
+      <c r="V41" s="366"/>
+      <c r="W41" s="366"/>
+      <c r="X41" s="366"/>
+      <c r="Y41" s="366"/>
       <c r="Z41" s="41"/>
       <c r="AA41" s="50"/>
-      <c r="AB41" s="382"/>
-      <c r="AC41" s="382"/>
+      <c r="AB41" s="485"/>
+      <c r="AC41" s="485"/>
       <c r="AD41" s="150"/>
       <c r="AE41" s="50"/>
       <c r="AF41" s="46"/>
       <c r="AG41" s="26"/>
     </row>
-    <row r="42" spans="1:33" ht="26.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:33" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="42"/>
       <c r="B42" s="144"/>
       <c r="C42" s="26"/>
-      <c r="D42" s="383" t="s">
+      <c r="D42" s="365" t="s">
         <v>2</v>
       </c>
-      <c r="E42" s="383"/>
-[...3 lines deleted...]
-      <c r="I42" s="383"/>
+      <c r="E42" s="365"/>
+      <c r="F42" s="365"/>
+      <c r="G42" s="365"/>
+      <c r="H42" s="365"/>
+      <c r="I42" s="365"/>
       <c r="J42" s="61"/>
       <c r="K42" s="60"/>
-      <c r="L42" s="444" t="s">
+      <c r="L42" s="401" t="s">
         <v>3</v>
       </c>
-      <c r="M42" s="444"/>
-[...2 lines deleted...]
-      <c r="P42" s="444"/>
+      <c r="M42" s="401"/>
+      <c r="N42" s="401"/>
+      <c r="O42" s="401"/>
+      <c r="P42" s="401"/>
       <c r="Q42" s="63"/>
       <c r="R42" s="61"/>
       <c r="S42" s="61"/>
       <c r="T42" s="48"/>
       <c r="U42" s="41"/>
-      <c r="V42" s="379" t="s">
+      <c r="V42" s="371" t="s">
         <v>2</v>
       </c>
-      <c r="W42" s="379"/>
-[...1 lines deleted...]
-      <c r="Y42" s="379"/>
+      <c r="W42" s="371"/>
+      <c r="X42" s="371"/>
+      <c r="Y42" s="371"/>
       <c r="Z42" s="60"/>
       <c r="AA42" s="61"/>
-      <c r="AB42" s="383" t="s">
+      <c r="AB42" s="365" t="s">
         <v>3</v>
       </c>
-      <c r="AC42" s="383"/>
+      <c r="AC42" s="365"/>
       <c r="AD42" s="64"/>
       <c r="AE42" s="61"/>
       <c r="AF42" s="46"/>
       <c r="AG42" s="26"/>
     </row>
-    <row r="43" spans="1:33" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="144"/>
       <c r="C43" s="26"/>
-      <c r="D43" s="362"/>
-[...4 lines deleted...]
-      <c r="I43" s="362"/>
+      <c r="D43" s="366"/>
+      <c r="E43" s="366"/>
+      <c r="F43" s="366"/>
+      <c r="G43" s="366"/>
+      <c r="H43" s="366"/>
+      <c r="I43" s="366"/>
       <c r="J43" s="41"/>
       <c r="K43" s="52"/>
       <c r="L43" s="151"/>
       <c r="M43" s="51"/>
-      <c r="N43" s="445"/>
-[...1 lines deleted...]
-      <c r="P43" s="445"/>
+      <c r="N43" s="402"/>
+      <c r="O43" s="402"/>
+      <c r="P43" s="402"/>
       <c r="Q43" s="150"/>
       <c r="R43" s="47"/>
       <c r="S43" s="47"/>
       <c r="T43" s="48"/>
       <c r="U43" s="149"/>
-      <c r="V43" s="362"/>
-[...2 lines deleted...]
-      <c r="Y43" s="362"/>
+      <c r="V43" s="366"/>
+      <c r="W43" s="366"/>
+      <c r="X43" s="366"/>
+      <c r="Y43" s="366"/>
       <c r="Z43" s="41"/>
       <c r="AA43" s="41"/>
       <c r="AB43" s="41"/>
       <c r="AC43" s="24"/>
       <c r="AD43" s="152"/>
       <c r="AE43" s="51"/>
       <c r="AF43" s="46"/>
       <c r="AG43" s="26"/>
     </row>
-    <row r="44" spans="1:33" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="44" spans="1:33" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A44" s="42"/>
       <c r="B44" s="144"/>
       <c r="C44" s="153"/>
-      <c r="D44" s="386" t="s">
+      <c r="D44" s="400" t="s">
         <v>5</v>
       </c>
-      <c r="E44" s="386"/>
-[...3 lines deleted...]
-      <c r="I44" s="386"/>
+      <c r="E44" s="400"/>
+      <c r="F44" s="400"/>
+      <c r="G44" s="400"/>
+      <c r="H44" s="400"/>
+      <c r="I44" s="400"/>
       <c r="J44" s="69"/>
       <c r="K44" s="138"/>
       <c r="L44" s="41"/>
       <c r="M44" s="68"/>
-      <c r="N44" s="386" t="s">
+      <c r="N44" s="400" t="s">
         <v>6</v>
       </c>
-      <c r="O44" s="386"/>
-      <c r="P44" s="386"/>
+      <c r="O44" s="400"/>
+      <c r="P44" s="400"/>
       <c r="Q44" s="70"/>
       <c r="R44" s="61"/>
       <c r="S44" s="61"/>
       <c r="T44" s="48"/>
       <c r="U44" s="154"/>
-      <c r="V44" s="386" t="s">
+      <c r="V44" s="400" t="s">
         <v>5</v>
       </c>
-      <c r="W44" s="386"/>
-[...1 lines deleted...]
-      <c r="Y44" s="386"/>
+      <c r="W44" s="400"/>
+      <c r="X44" s="400"/>
+      <c r="Y44" s="400"/>
       <c r="Z44" s="68"/>
       <c r="AA44" s="138"/>
       <c r="AB44" s="138"/>
       <c r="AC44" s="69" t="s">
         <v>6</v>
       </c>
       <c r="AD44" s="70"/>
       <c r="AE44" s="61"/>
       <c r="AF44" s="46"/>
       <c r="AG44" s="26"/>
     </row>
-    <row r="45" spans="1:33" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:33" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="42"/>
       <c r="B45" s="26"/>
       <c r="C45" s="26"/>
       <c r="D45" s="41"/>
       <c r="E45" s="61"/>
       <c r="F45" s="61"/>
       <c r="G45" s="61"/>
       <c r="H45" s="61"/>
       <c r="I45" s="61"/>
       <c r="J45" s="61"/>
       <c r="K45" s="61"/>
       <c r="L45" s="155"/>
       <c r="M45" s="61"/>
       <c r="N45" s="61"/>
       <c r="O45" s="61"/>
       <c r="P45" s="61"/>
       <c r="Q45" s="60"/>
       <c r="R45" s="60"/>
       <c r="S45" s="60"/>
       <c r="T45" s="60"/>
       <c r="U45" s="60"/>
       <c r="V45" s="60"/>
       <c r="W45" s="41"/>
       <c r="X45" s="61"/>
       <c r="Y45" s="61"/>
       <c r="Z45" s="61"/>
       <c r="AA45" s="61"/>
       <c r="AB45" s="61"/>
       <c r="AC45" s="61"/>
       <c r="AD45" s="61"/>
       <c r="AE45" s="61"/>
       <c r="AF45" s="63"/>
     </row>
-    <row r="46" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="42"/>
       <c r="B46" s="39" t="s">
         <v>103</v>
       </c>
       <c r="C46" s="26"/>
       <c r="D46" s="41"/>
       <c r="E46" s="39"/>
       <c r="F46" s="156"/>
       <c r="G46" s="156"/>
       <c r="H46" s="156"/>
       <c r="I46" s="156"/>
       <c r="J46" s="156"/>
       <c r="K46" s="156"/>
       <c r="L46" s="156"/>
       <c r="M46" s="156"/>
       <c r="N46" s="156"/>
       <c r="O46" s="156"/>
       <c r="P46" s="156"/>
       <c r="Q46" s="156"/>
       <c r="R46" s="156"/>
       <c r="S46" s="156"/>
       <c r="T46" s="156"/>
       <c r="U46" s="156"/>
       <c r="V46" s="156"/>
       <c r="W46" s="156"/>
       <c r="X46" s="156"/>
       <c r="Y46" s="156"/>
       <c r="Z46" s="156"/>
       <c r="AA46" s="156"/>
       <c r="AB46" s="156"/>
       <c r="AC46" s="156"/>
       <c r="AD46" s="156"/>
       <c r="AE46" s="156"/>
       <c r="AF46" s="157"/>
       <c r="AG46" s="156"/>
     </row>
-    <row r="47" spans="1:33" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:33" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="42"/>
       <c r="B47" s="39" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C47" s="26"/>
       <c r="D47" s="41"/>
       <c r="E47" s="41"/>
       <c r="F47" s="41"/>
       <c r="G47" s="41"/>
       <c r="H47" s="41"/>
       <c r="I47" s="41"/>
       <c r="J47" s="41"/>
       <c r="K47" s="41"/>
       <c r="L47" s="41"/>
       <c r="M47" s="41"/>
       <c r="N47" s="39" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="O47" s="41"/>
-      <c r="P47" s="380" t="str">
+      <c r="P47" s="483" t="str">
+        <f>IF($E$10="","",$E$10)</f>
+        <v/>
+      </c>
+      <c r="Q47" s="483"/>
+      <c r="R47" s="158" t="s">
+        <v>2245</v>
+      </c>
+      <c r="S47" s="524"/>
+      <c r="T47" s="159"/>
+      <c r="U47" s="361" t="str">
         <f>IF($G$10="","",$G$10)</f>
         <v/>
       </c>
-      <c r="Q47" s="380"/>
-[...5 lines deleted...]
-      <c r="U47" s="160" t="str">
+      <c r="V47" s="158" t="s">
+        <v>2246</v>
+      </c>
+      <c r="W47" s="158"/>
+      <c r="X47" s="41"/>
+      <c r="Y47" s="474" t="str">
+        <f>IF($M$10="","",$M$10)</f>
+        <v/>
+      </c>
+      <c r="Z47" s="474" t="str">
         <f>IF($E$10="","",$E$10)</f>
         <v/>
       </c>
-      <c r="V47" s="158" t="s">
-[...12 lines deleted...]
-      <c r="AA47" s="369" t="str">
+      <c r="AA47" s="474" t="str">
         <f>IF($E$10="","",$E$10)</f>
         <v/>
       </c>
       <c r="AB47" s="45"/>
       <c r="AC47" s="45"/>
       <c r="AD47" s="45"/>
       <c r="AE47" s="45"/>
       <c r="AF47" s="48"/>
     </row>
-    <row r="48" spans="1:33" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:33" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="42"/>
       <c r="B48" s="39" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C48" s="26"/>
       <c r="D48" s="41"/>
       <c r="E48" s="156"/>
       <c r="F48" s="156"/>
       <c r="G48" s="156"/>
       <c r="H48" s="156"/>
       <c r="I48" s="156"/>
       <c r="J48" s="156"/>
       <c r="K48" s="156"/>
       <c r="L48" s="156"/>
       <c r="M48" s="156"/>
       <c r="N48" s="156"/>
       <c r="O48" s="156"/>
       <c r="P48" s="156"/>
       <c r="Q48" s="156"/>
       <c r="R48" s="156"/>
       <c r="S48" s="156"/>
       <c r="T48" s="156"/>
       <c r="U48" s="156"/>
       <c r="V48" s="156"/>
       <c r="W48" s="156"/>
       <c r="X48" s="156"/>
       <c r="Y48" s="156"/>
       <c r="Z48" s="156"/>
       <c r="AA48" s="156"/>
       <c r="AB48" s="156"/>
       <c r="AC48" s="156"/>
       <c r="AD48" s="156"/>
       <c r="AE48" s="156"/>
       <c r="AF48" s="157"/>
       <c r="AG48" s="156"/>
     </row>
-    <row r="49" spans="1:33" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:33" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="42"/>
       <c r="B49" s="43" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C49" s="26"/>
       <c r="D49" s="41"/>
       <c r="E49" s="41"/>
       <c r="F49" s="41"/>
       <c r="G49" s="41"/>
       <c r="H49" s="41"/>
       <c r="I49" s="41"/>
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
       <c r="L49" s="41"/>
       <c r="M49" s="41"/>
       <c r="N49" s="41"/>
       <c r="O49" s="41"/>
       <c r="P49" s="41"/>
       <c r="Q49" s="41"/>
       <c r="R49" s="41"/>
       <c r="S49" s="41"/>
       <c r="T49" s="41"/>
       <c r="U49" s="41"/>
       <c r="V49" s="41"/>
       <c r="W49" s="41"/>
       <c r="X49" s="41"/>
       <c r="Y49" s="41"/>
       <c r="Z49" s="41"/>
       <c r="AA49" s="41"/>
       <c r="AB49" s="41"/>
       <c r="AC49" s="41"/>
       <c r="AD49" s="41"/>
       <c r="AE49" s="41"/>
       <c r="AF49" s="48"/>
     </row>
-    <row r="50" spans="1:33" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="50" spans="1:33" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A50" s="42"/>
-      <c r="B50" s="161"/>
+      <c r="B50" s="160"/>
       <c r="C50" s="153"/>
-      <c r="D50" s="162"/>
-[...27 lines deleted...]
-      <c r="AF50" s="163"/>
+      <c r="D50" s="161"/>
+      <c r="E50" s="161"/>
+      <c r="F50" s="161"/>
+      <c r="G50" s="161"/>
+      <c r="H50" s="161"/>
+      <c r="I50" s="161"/>
+      <c r="J50" s="161"/>
+      <c r="K50" s="161"/>
+      <c r="L50" s="161"/>
+      <c r="M50" s="161"/>
+      <c r="N50" s="161"/>
+      <c r="O50" s="161"/>
+      <c r="P50" s="161"/>
+      <c r="Q50" s="161"/>
+      <c r="R50" s="161"/>
+      <c r="S50" s="161"/>
+      <c r="T50" s="161"/>
+      <c r="U50" s="161"/>
+      <c r="V50" s="161"/>
+      <c r="W50" s="161"/>
+      <c r="X50" s="161"/>
+      <c r="Y50" s="161"/>
+      <c r="Z50" s="161"/>
+      <c r="AA50" s="161"/>
+      <c r="AB50" s="161"/>
+      <c r="AC50" s="161"/>
+      <c r="AD50" s="161"/>
+      <c r="AE50" s="161"/>
+      <c r="AF50" s="162"/>
       <c r="AG50" s="147"/>
     </row>
-    <row r="51" spans="1:33" x14ac:dyDescent="0.45">
-      <c r="B51" s="164"/>
+    <row r="51" spans="1:33" x14ac:dyDescent="0.35">
+      <c r="B51" s="163"/>
       <c r="C51" s="26"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
       <c r="I51" s="41"/>
       <c r="J51" s="41"/>
       <c r="K51" s="41"/>
       <c r="L51" s="41"/>
       <c r="M51" s="41"/>
       <c r="N51" s="41"/>
       <c r="O51" s="41"/>
       <c r="P51" s="41"/>
       <c r="Q51" s="41"/>
       <c r="R51" s="41"/>
       <c r="S51" s="41"/>
       <c r="T51" s="41"/>
       <c r="U51" s="41"/>
       <c r="V51" s="41"/>
       <c r="W51" s="41"/>
       <c r="X51" s="41"/>
       <c r="Y51" s="41"/>
       <c r="Z51" s="41"/>
       <c r="AA51" s="41"/>
       <c r="AB51" s="41"/>
       <c r="AC51" s="41"/>
       <c r="AD51" s="41"/>
       <c r="AE51" s="41"/>
       <c r="AF51" s="41"/>
     </row>
-    <row r="52" spans="1:33" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:33" x14ac:dyDescent="0.35">
       <c r="B52" s="26"/>
       <c r="C52" s="26"/>
       <c r="D52" s="41"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
       <c r="I52" s="41"/>
       <c r="J52" s="41"/>
       <c r="K52" s="41"/>
       <c r="L52" s="41"/>
       <c r="M52" s="41"/>
       <c r="N52" s="41"/>
       <c r="O52" s="41"/>
       <c r="P52" s="41"/>
       <c r="Q52" s="41"/>
       <c r="R52" s="41"/>
       <c r="S52" s="41"/>
       <c r="T52" s="41"/>
       <c r="U52" s="41"/>
       <c r="V52" s="41"/>
       <c r="W52" s="41"/>
       <c r="X52" s="41"/>
       <c r="Y52" s="41"/>
       <c r="Z52" s="41"/>
       <c r="AA52" s="41"/>
       <c r="AB52" s="41"/>
       <c r="AC52" s="41"/>
       <c r="AD52" s="41"/>
       <c r="AE52" s="41"/>
       <c r="AF52" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="70">
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="O20:R21"/>
+    <mergeCell ref="Y47:AA47"/>
+    <mergeCell ref="AC11:AE11"/>
+    <mergeCell ref="M20:N21"/>
+    <mergeCell ref="M22:N23"/>
+    <mergeCell ref="V42:Y42"/>
+    <mergeCell ref="P47:Q47"/>
+    <mergeCell ref="V39:AC39"/>
+    <mergeCell ref="AB41:AC41"/>
+    <mergeCell ref="AB42:AC42"/>
+    <mergeCell ref="AB18:AD23"/>
+    <mergeCell ref="D39:P39"/>
+    <mergeCell ref="D43:I43"/>
+    <mergeCell ref="D44:I44"/>
+    <mergeCell ref="V41:Y41"/>
+    <mergeCell ref="M18:N19"/>
+    <mergeCell ref="H18:J19"/>
+    <mergeCell ref="V15:W17"/>
+    <mergeCell ref="AA15:AE15"/>
+    <mergeCell ref="V20:W23"/>
+    <mergeCell ref="S16:U17"/>
+    <mergeCell ref="B1:AF1"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="B36:AF36"/>
+    <mergeCell ref="C27:AD27"/>
+    <mergeCell ref="E18:G19"/>
+    <mergeCell ref="E20:G21"/>
+    <mergeCell ref="E22:G23"/>
+    <mergeCell ref="B18:B23"/>
+    <mergeCell ref="AC30:AD30"/>
+    <mergeCell ref="B28:AF28"/>
+    <mergeCell ref="B2:X2"/>
+    <mergeCell ref="E8:K8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="E5:K5"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="M15:U15"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="V44:Y44"/>
+    <mergeCell ref="V43:Y43"/>
+    <mergeCell ref="L41:P41"/>
+    <mergeCell ref="L42:P42"/>
+    <mergeCell ref="N44:P44"/>
+    <mergeCell ref="N43:P43"/>
+    <mergeCell ref="H22:J23"/>
+    <mergeCell ref="M16:N17"/>
+    <mergeCell ref="B14:AF14"/>
+    <mergeCell ref="O16:R17"/>
+    <mergeCell ref="V18:W19"/>
+    <mergeCell ref="E15:J15"/>
+    <mergeCell ref="H16:J17"/>
+    <mergeCell ref="E16:G17"/>
     <mergeCell ref="AC31:AD31"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="D42:I42"/>
     <mergeCell ref="D41:I41"/>
     <mergeCell ref="N5:S5"/>
     <mergeCell ref="D18:D23"/>
     <mergeCell ref="P11:R11"/>
     <mergeCell ref="P10:R10"/>
     <mergeCell ref="S18:U19"/>
     <mergeCell ref="S20:U21"/>
     <mergeCell ref="S22:U23"/>
     <mergeCell ref="O18:R19"/>
     <mergeCell ref="H20:J21"/>
     <mergeCell ref="O22:R23"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="G10:H10"/>
-    <mergeCell ref="G11:H11"/>
-[...52 lines deleted...]
-    <mergeCell ref="V41:Y41"/>
   </mergeCells>
   <conditionalFormatting sqref="L18">
     <cfRule type="expression" dxfId="15" priority="117">
       <formula>AND(#REF!&lt;100000.5,#REF!&gt;0,#REF!&lt;1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L20">
     <cfRule type="expression" dxfId="14" priority="118">
       <formula>AND(#REF!&gt;100000,#REF!&lt;500000,#REF!&lt;1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L22">
     <cfRule type="expression" dxfId="13" priority="119">
       <formula>AND(#REF!&gt;499999.99,#REF!&lt;1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O18 V18">
     <cfRule type="expression" dxfId="12" priority="120">
       <formula>AND($H$18&lt;100000.5,$H$18&gt;0,$AC$17&gt;0,$AC$17&lt;50)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S18 V18">
     <cfRule type="expression" dxfId="11" priority="122">
       <formula>AND($H$18&lt;100000.5,$H$18&gt;0,$AC$17&gt;49)</formula>
     </cfRule>
@@ -16285,4409 +16289,4407 @@
     <cfRule type="expression" dxfId="2" priority="136">
       <formula>AND($H$22&gt;499999.99,$AC$17&gt;49)</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Helv,Bold"PROPOSAL PAGE 2</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="43" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1051" r:id="rId4" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>88900</xdr:colOff>
+                    <xdr:colOff>91440</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId5" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>88900</xdr:colOff>
+                    <xdr:colOff>91440</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>336550</xdr:colOff>
+                    <xdr:colOff>335280</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId6" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>88900</xdr:colOff>
+                    <xdr:colOff>91440</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>260350</xdr:rowOff>
+                    <xdr:rowOff>259080</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>15240</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>88900</xdr:rowOff>
+                    <xdr:rowOff>91440</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1058" r:id="rId7" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>298450</xdr:colOff>
+                    <xdr:colOff>297180</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>279400</xdr:rowOff>
+                    <xdr:rowOff>281940</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1059" r:id="rId8" name="Check Box 35">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>88900</xdr:colOff>
+                    <xdr:colOff>91440</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1060" r:id="rId9" name="Check Box 36">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>88900</xdr:colOff>
+                    <xdr:colOff>91440</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>336550</xdr:colOff>
+                    <xdr:colOff>335280</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr transitionEvaluation="1" codeName="Sheet1"/>
   <dimension ref="A1:J266"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A76" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="A93" activeCellId="1" sqref="A56:A58 A93:A95"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.53515625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="13.54296875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20" style="7" customWidth="1"/>
-    <col min="2" max="2" width="7.23046875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="7.23046875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.26953125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="4.7265625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="7.26953125" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="7" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.3046875" style="7" customWidth="1"/>
+    <col min="6" max="6" width="8.26953125" style="7" customWidth="1"/>
     <col min="7" max="7" width="8" style="7" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="7.07421875" style="7" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="13.53515625" style="7"/>
+    <col min="8" max="8" width="7.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.453125" style="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.54296875" style="7" customWidth="1"/>
+    <col min="12" max="16384" width="13.54296875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...28 lines deleted...]
-      <c r="A3" s="493" t="s">
+    <row r="1" spans="1:10" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="489" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B1" s="490"/>
+      <c r="C1" s="490"/>
+      <c r="D1" s="490"/>
+      <c r="E1" s="490"/>
+      <c r="F1" s="490"/>
+      <c r="G1" s="490"/>
+      <c r="H1" s="490"/>
+      <c r="I1" s="490"/>
+      <c r="J1" s="491"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="492" t="s">
+        <v>117</v>
+      </c>
+      <c r="B2" s="493"/>
+      <c r="C2" s="493"/>
+      <c r="D2" s="493"/>
+      <c r="E2" s="493"/>
+      <c r="F2" s="493"/>
+      <c r="G2" s="493"/>
+      <c r="H2" s="493"/>
+      <c r="I2" s="493"/>
+      <c r="J2" s="494"/>
+    </row>
+    <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A3" s="500" t="s">
         <v>51</v>
       </c>
-      <c r="B3" s="494"/>
-[...1 lines deleted...]
-      <c r="D3" s="502" t="str">
+      <c r="B3" s="501"/>
+      <c r="C3" s="501"/>
+      <c r="D3" s="488" t="str">
         <f>IF('1. Proposal Details'!$E$5="","",'1. Proposal Details'!$E$5)</f>
         <v/>
       </c>
-      <c r="E3" s="502"/>
-[...3 lines deleted...]
-      <c r="I3" s="265"/>
+      <c r="E3" s="488"/>
+      <c r="F3" s="488"/>
+      <c r="G3" s="271"/>
+      <c r="H3" s="264"/>
+      <c r="I3" s="264"/>
       <c r="J3" s="21"/>
     </row>
-    <row r="4" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
-[...5 lines deleted...]
-      <c r="D4" s="271" t="str">
+    <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="500" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B4" s="501"/>
+      <c r="C4" s="501"/>
+      <c r="D4" s="270" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="E4" s="271" t="str">
+      <c r="E4" s="270" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="F4" s="271" t="str">
+      <c r="F4" s="270" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="G4" s="273"/>
-[...1 lines deleted...]
-      <c r="I4" s="266"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="265"/>
+      <c r="I4" s="265"/>
       <c r="J4" s="21"/>
     </row>
-    <row r="5" spans="1:10" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="168"/>
+    <row r="5" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="167"/>
       <c r="I5" s="8"/>
-      <c r="J5" s="169"/>
-[...18 lines deleted...]
-      <c r="A7" s="258"/>
+      <c r="J5" s="168"/>
+    </row>
+    <row r="6" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="256"/>
+      <c r="B6" s="170"/>
+      <c r="C6" s="170"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="170"/>
+      <c r="I6" s="507" t="s">
+        <v>177</v>
+      </c>
+      <c r="J6" s="251" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="257"/>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
-      <c r="I7" s="501"/>
-      <c r="J7" s="253" t="s">
+      <c r="I7" s="508"/>
+      <c r="J7" s="252" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="250" t="s">
+    <row r="8" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="249" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="251"/>
-[...10 lines deleted...]
-      <c r="A9" s="488" t="s">
+      <c r="B8" s="250"/>
+      <c r="C8" s="250"/>
+      <c r="D8" s="250"/>
+      <c r="E8" s="250"/>
+      <c r="F8" s="250"/>
+      <c r="G8" s="250"/>
+      <c r="H8" s="250"/>
+      <c r="I8" s="261"/>
+      <c r="J8" s="169"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="497" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="489"/>
-[...6 lines deleted...]
-      <c r="I9" s="195" t="s">
+      <c r="B9" s="498"/>
+      <c r="C9" s="498"/>
+      <c r="D9" s="205"/>
+      <c r="E9" s="205"/>
+      <c r="F9" s="205"/>
+      <c r="G9" s="205"/>
+      <c r="H9" s="205"/>
+      <c r="I9" s="194" t="s">
         <v>54</v>
       </c>
-      <c r="J9" s="199"/>
-[...2 lines deleted...]
-      <c r="A10" s="280" t="s">
+      <c r="J9" s="198"/>
+    </row>
+    <row r="10" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="279" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="255"/>
-[...6 lines deleted...]
-      <c r="I10" s="197" t="s">
+      <c r="B10" s="254"/>
+      <c r="C10" s="254"/>
+      <c r="D10" s="254"/>
+      <c r="E10" s="254"/>
+      <c r="F10" s="254"/>
+      <c r="G10" s="254"/>
+      <c r="H10" s="262"/>
+      <c r="I10" s="196" t="s">
         <v>56</v>
       </c>
-      <c r="J10" s="238"/>
-[...13 lines deleted...]
-      <c r="J11" s="264">
+      <c r="J10" s="237"/>
+    </row>
+    <row r="11" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="241" t="s">
+        <v>147</v>
+      </c>
+      <c r="B11" s="242"/>
+      <c r="C11" s="242"/>
+      <c r="D11" s="242"/>
+      <c r="E11" s="242"/>
+      <c r="F11" s="242"/>
+      <c r="G11" s="242"/>
+      <c r="H11" s="242"/>
+      <c r="I11" s="243"/>
+      <c r="J11" s="263">
         <f>SUM(J9:J10)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="9" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="239" t="s">
+    <row r="12" spans="1:10" s="9" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="238" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="240"/>
-[...10 lines deleted...]
-      <c r="A13" s="488" t="s">
+      <c r="B12" s="239"/>
+      <c r="C12" s="239"/>
+      <c r="D12" s="239"/>
+      <c r="E12" s="239"/>
+      <c r="F12" s="239"/>
+      <c r="G12" s="239"/>
+      <c r="H12" s="239"/>
+      <c r="I12" s="239"/>
+      <c r="J12" s="240"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="497" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="489"/>
-[...6 lines deleted...]
-      <c r="I13" s="195" t="s">
+      <c r="B13" s="498"/>
+      <c r="C13" s="498"/>
+      <c r="D13" s="205"/>
+      <c r="E13" s="205"/>
+      <c r="F13" s="205"/>
+      <c r="G13" s="205"/>
+      <c r="H13" s="205"/>
+      <c r="I13" s="194" t="s">
         <v>59</v>
       </c>
-      <c r="J13" s="235"/>
-[...2 lines deleted...]
-      <c r="A14" s="491" t="s">
+      <c r="J13" s="234"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="495" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="492"/>
-[...6 lines deleted...]
-      <c r="I14" s="196" t="s">
+      <c r="B14" s="496"/>
+      <c r="C14" s="496"/>
+      <c r="D14" s="253"/>
+      <c r="E14" s="253"/>
+      <c r="F14" s="253"/>
+      <c r="G14" s="253"/>
+      <c r="H14" s="253"/>
+      <c r="I14" s="195" t="s">
         <v>61</v>
       </c>
-      <c r="J14" s="236"/>
-[...2 lines deleted...]
-      <c r="A15" s="491" t="s">
+      <c r="J14" s="235"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="495" t="s">
         <v>62</v>
       </c>
-      <c r="B15" s="492"/>
-[...6 lines deleted...]
-      <c r="I15" s="196" t="s">
+      <c r="B15" s="496"/>
+      <c r="C15" s="496"/>
+      <c r="D15" s="253"/>
+      <c r="E15" s="253"/>
+      <c r="F15" s="253"/>
+      <c r="G15" s="253"/>
+      <c r="H15" s="253"/>
+      <c r="I15" s="195" t="s">
         <v>63</v>
       </c>
-      <c r="J15" s="236"/>
-[...2 lines deleted...]
-      <c r="A16" s="491" t="s">
+      <c r="J15" s="235"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="495" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="492"/>
-[...6 lines deleted...]
-      <c r="I16" s="196" t="s">
+      <c r="B16" s="496"/>
+      <c r="C16" s="496"/>
+      <c r="D16" s="253"/>
+      <c r="E16" s="253"/>
+      <c r="F16" s="253"/>
+      <c r="G16" s="253"/>
+      <c r="H16" s="253"/>
+      <c r="I16" s="195" t="s">
         <v>65</v>
       </c>
-      <c r="J16" s="236"/>
-[...2 lines deleted...]
-      <c r="A17" s="491" t="s">
+      <c r="J16" s="235"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="495" t="s">
         <v>66</v>
       </c>
-      <c r="B17" s="492"/>
-[...6 lines deleted...]
-      <c r="I17" s="197" t="s">
+      <c r="B17" s="496"/>
+      <c r="C17" s="496"/>
+      <c r="D17" s="254"/>
+      <c r="E17" s="254"/>
+      <c r="F17" s="254"/>
+      <c r="G17" s="254"/>
+      <c r="H17" s="254"/>
+      <c r="I17" s="196" t="s">
         <v>67</v>
       </c>
-      <c r="J17" s="236"/>
-[...2 lines deleted...]
-      <c r="A18" s="491" t="s">
+      <c r="J17" s="235"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="495" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="492"/>
-[...6 lines deleted...]
-      <c r="I18" s="196" t="s">
+      <c r="B18" s="496"/>
+      <c r="C18" s="496"/>
+      <c r="D18" s="253"/>
+      <c r="E18" s="253"/>
+      <c r="F18" s="253"/>
+      <c r="G18" s="253"/>
+      <c r="H18" s="253"/>
+      <c r="I18" s="195" t="s">
         <v>69</v>
       </c>
-      <c r="J18" s="236"/>
-[...2 lines deleted...]
-      <c r="A19" s="491" t="s">
+      <c r="J18" s="235"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="495" t="s">
         <v>70</v>
       </c>
-      <c r="B19" s="492"/>
-[...6 lines deleted...]
-      <c r="I19" s="196" t="s">
+      <c r="B19" s="496"/>
+      <c r="C19" s="496"/>
+      <c r="D19" s="253"/>
+      <c r="E19" s="253"/>
+      <c r="F19" s="253"/>
+      <c r="G19" s="253"/>
+      <c r="H19" s="253"/>
+      <c r="I19" s="195" t="s">
         <v>71</v>
       </c>
-      <c r="J19" s="236"/>
-[...2 lines deleted...]
-      <c r="A20" s="491" t="s">
+      <c r="J19" s="235"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="495" t="s">
         <v>72</v>
       </c>
-      <c r="B20" s="492"/>
-[...6 lines deleted...]
-      <c r="I20" s="196" t="s">
+      <c r="B20" s="496"/>
+      <c r="C20" s="496"/>
+      <c r="D20" s="253"/>
+      <c r="E20" s="253"/>
+      <c r="F20" s="253"/>
+      <c r="G20" s="253"/>
+      <c r="H20" s="253"/>
+      <c r="I20" s="195" t="s">
         <v>73</v>
       </c>
-      <c r="J20" s="236"/>
-[...2 lines deleted...]
-      <c r="A21" s="491" t="s">
+      <c r="J20" s="235"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="495" t="s">
         <v>74</v>
       </c>
-      <c r="B21" s="492"/>
-[...6 lines deleted...]
-      <c r="I21" s="196" t="s">
+      <c r="B21" s="496"/>
+      <c r="C21" s="496"/>
+      <c r="D21" s="253"/>
+      <c r="E21" s="253"/>
+      <c r="F21" s="253"/>
+      <c r="G21" s="253"/>
+      <c r="H21" s="253"/>
+      <c r="I21" s="195" t="s">
         <v>75</v>
       </c>
-      <c r="J21" s="236"/>
-[...2 lines deleted...]
-      <c r="A22" s="491" t="s">
+      <c r="J21" s="235"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="495" t="s">
         <v>76</v>
       </c>
-      <c r="B22" s="492"/>
-[...6 lines deleted...]
-      <c r="I22" s="198" t="s">
+      <c r="B22" s="496"/>
+      <c r="C22" s="496"/>
+      <c r="D22" s="255"/>
+      <c r="E22" s="255"/>
+      <c r="F22" s="255"/>
+      <c r="G22" s="255"/>
+      <c r="H22" s="255"/>
+      <c r="I22" s="197" t="s">
         <v>77</v>
       </c>
-      <c r="J22" s="236"/>
-[...2 lines deleted...]
-      <c r="A23" s="491" t="s">
+      <c r="J22" s="235"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="495" t="s">
         <v>78</v>
       </c>
-      <c r="B23" s="492"/>
-[...6 lines deleted...]
-      <c r="I23" s="196" t="s">
+      <c r="B23" s="496"/>
+      <c r="C23" s="496"/>
+      <c r="D23" s="253"/>
+      <c r="E23" s="253"/>
+      <c r="F23" s="253"/>
+      <c r="G23" s="253"/>
+      <c r="H23" s="253"/>
+      <c r="I23" s="195" t="s">
         <v>79</v>
       </c>
-      <c r="J23" s="236"/>
-[...2 lines deleted...]
-      <c r="A24" s="491" t="s">
+      <c r="J23" s="235"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="495" t="s">
         <v>80</v>
       </c>
-      <c r="B24" s="492"/>
-[...6 lines deleted...]
-      <c r="I24" s="196" t="s">
+      <c r="B24" s="496"/>
+      <c r="C24" s="496"/>
+      <c r="D24" s="253"/>
+      <c r="E24" s="253"/>
+      <c r="F24" s="253"/>
+      <c r="G24" s="253"/>
+      <c r="H24" s="253"/>
+      <c r="I24" s="195" t="s">
         <v>81</v>
       </c>
-      <c r="J24" s="236"/>
-[...2 lines deleted...]
-      <c r="A25" s="491" t="s">
+      <c r="J24" s="235"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="495" t="s">
         <v>82</v>
       </c>
-      <c r="B25" s="492"/>
-[...6 lines deleted...]
-      <c r="I25" s="196" t="s">
+      <c r="B25" s="496"/>
+      <c r="C25" s="496"/>
+      <c r="D25" s="253"/>
+      <c r="E25" s="253"/>
+      <c r="F25" s="253"/>
+      <c r="G25" s="253"/>
+      <c r="H25" s="253"/>
+      <c r="I25" s="195" t="s">
         <v>83</v>
       </c>
-      <c r="J25" s="236"/>
-[...2 lines deleted...]
-      <c r="A26" s="495" t="s">
+      <c r="J25" s="235"/>
+    </row>
+    <row r="26" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="502" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="496"/>
-[...6 lines deleted...]
-      <c r="I26" s="196" t="s">
+      <c r="B26" s="503"/>
+      <c r="C26" s="503"/>
+      <c r="D26" s="254"/>
+      <c r="E26" s="254"/>
+      <c r="F26" s="254"/>
+      <c r="G26" s="254"/>
+      <c r="H26" s="254"/>
+      <c r="I26" s="195" t="s">
         <v>85</v>
       </c>
-      <c r="J26" s="237"/>
-[...13 lines deleted...]
-      <c r="J27" s="167">
+      <c r="J26" s="236"/>
+    </row>
+    <row r="27" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="504" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27" s="505"/>
+      <c r="C27" s="505"/>
+      <c r="D27" s="505"/>
+      <c r="E27" s="505"/>
+      <c r="F27" s="505"/>
+      <c r="G27" s="505"/>
+      <c r="H27" s="505"/>
+      <c r="I27" s="506"/>
+      <c r="J27" s="166">
         <f>SUM(J13:J26)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A28" s="172" t="s">
+    <row r="28" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="171" t="s">
         <v>86</v>
       </c>
-      <c r="B28" s="173"/>
-[...10 lines deleted...]
-      <c r="A29" s="488" t="s">
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="172"/>
+      <c r="G28" s="172"/>
+      <c r="H28" s="172"/>
+      <c r="I28" s="173"/>
+      <c r="J28" s="174"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A29" s="497" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="489"/>
-[...23 lines deleted...]
-    <row r="31" spans="1:10" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="498"/>
+      <c r="C29" s="498"/>
+      <c r="D29" s="498"/>
+      <c r="E29" s="498"/>
+      <c r="F29" s="498"/>
+      <c r="G29" s="498"/>
+      <c r="H29" s="498"/>
+      <c r="I29" s="499"/>
+      <c r="J29" s="199"/>
+    </row>
+    <row r="30" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="495" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" s="496"/>
+      <c r="C30" s="496"/>
+      <c r="D30" s="496"/>
+      <c r="E30" s="496"/>
+      <c r="F30" s="496"/>
+      <c r="G30" s="496"/>
+      <c r="H30" s="496"/>
+      <c r="I30" s="496"/>
+      <c r="J30" s="200"/>
+    </row>
+    <row r="31" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="10" t="s">
-        <v>152</v>
-[...9 lines deleted...]
-      <c r="J31" s="245">
+        <v>149</v>
+      </c>
+      <c r="B31" s="247"/>
+      <c r="C31" s="247"/>
+      <c r="D31" s="247"/>
+      <c r="E31" s="247"/>
+      <c r="F31" s="247"/>
+      <c r="G31" s="247"/>
+      <c r="H31" s="247"/>
+      <c r="I31" s="258"/>
+      <c r="J31" s="244">
         <f>SUM(J29:J30)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A32" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="B32" s="176"/>
-[...7 lines deleted...]
-      <c r="J32" s="246">
+      <c r="B32" s="175"/>
+      <c r="C32" s="175"/>
+      <c r="D32" s="175"/>
+      <c r="E32" s="175"/>
+      <c r="F32" s="175"/>
+      <c r="G32" s="175"/>
+      <c r="H32" s="175"/>
+      <c r="I32" s="176"/>
+      <c r="J32" s="245">
         <f>J27+J31</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:10" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="33" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="10" t="s">
         <v>89</v>
       </c>
-      <c r="B33" s="248"/>
-[...7 lines deleted...]
-      <c r="J33" s="247">
+      <c r="B33" s="247"/>
+      <c r="C33" s="247"/>
+      <c r="D33" s="247"/>
+      <c r="E33" s="247"/>
+      <c r="F33" s="247"/>
+      <c r="G33" s="247"/>
+      <c r="H33" s="247"/>
+      <c r="I33" s="258"/>
+      <c r="J33" s="246">
         <f>J11-J32</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:10" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-[...20 lines deleted...]
-      <c r="C35" s="209" t="s">
+    <row r="34" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="233" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B34" s="248"/>
+      <c r="C34" s="248"/>
+      <c r="D34" s="248"/>
+      <c r="E34" s="248"/>
+      <c r="F34" s="248"/>
+      <c r="G34" s="248"/>
+      <c r="H34" s="248"/>
+      <c r="I34" s="259"/>
+      <c r="J34" s="260"/>
+    </row>
+    <row r="35" spans="1:10" s="2" customFormat="1" ht="47.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="206" t="s">
+        <v>125</v>
+      </c>
+      <c r="B35" s="207" t="s">
+        <v>126</v>
+      </c>
+      <c r="C35" s="208" t="s">
+        <v>169</v>
+      </c>
+      <c r="D35" s="208" t="s">
+        <v>170</v>
+      </c>
+      <c r="E35" s="208" t="s">
+        <v>171</v>
+      </c>
+      <c r="F35" s="208" t="s">
         <v>172</v>
       </c>
-      <c r="D35" s="209" t="s">
+      <c r="G35" s="209" t="s">
         <v>173</v>
       </c>
-      <c r="E35" s="209" t="s">
+      <c r="H35" s="210" t="s">
         <v>174</v>
       </c>
-      <c r="F35" s="209" t="s">
+      <c r="I35" s="211" t="s">
         <v>175</v>
       </c>
-      <c r="G35" s="210" t="s">
+      <c r="J35" s="212" t="s">
         <v>176</v>
       </c>
-      <c r="H35" s="211" t="s">
-[...16 lines deleted...]
-      <c r="G36" s="218">
+    </row>
+    <row r="36" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="213"/>
+      <c r="B36" s="214"/>
+      <c r="C36" s="214"/>
+      <c r="D36" s="273"/>
+      <c r="E36" s="215"/>
+      <c r="F36" s="216"/>
+      <c r="G36" s="217">
         <f>E36*F36</f>
         <v>0</v>
       </c>
-      <c r="H36" s="277"/>
-      <c r="I36" s="219">
+      <c r="H36" s="276"/>
+      <c r="I36" s="218">
         <f t="shared" ref="I36:I45" si="0">G36*H36</f>
         <v>0</v>
       </c>
-      <c r="J36" s="220">
+      <c r="J36" s="219">
         <f>G36+I36</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G37" s="221">
+    <row r="37" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="201"/>
+      <c r="B37" s="202"/>
+      <c r="C37" s="202"/>
+      <c r="D37" s="274"/>
+      <c r="E37" s="203"/>
+      <c r="F37" s="204"/>
+      <c r="G37" s="220">
         <f t="shared" ref="G37:G45" si="1">E37*F37</f>
         <v>0</v>
       </c>
-      <c r="H37" s="278"/>
-      <c r="I37" s="222">
+      <c r="H37" s="277"/>
+      <c r="I37" s="221">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J37" s="223">
+      <c r="J37" s="222">
         <f t="shared" ref="J37:J45" si="2">G37+I37</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G38" s="221">
+    <row r="38" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="201"/>
+      <c r="B38" s="202"/>
+      <c r="C38" s="202"/>
+      <c r="D38" s="274"/>
+      <c r="E38" s="203"/>
+      <c r="F38" s="204"/>
+      <c r="G38" s="220">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H38" s="278"/>
-      <c r="I38" s="222">
+      <c r="H38" s="277"/>
+      <c r="I38" s="221">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J38" s="223">
+      <c r="J38" s="222">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G39" s="221">
+    <row r="39" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="201"/>
+      <c r="B39" s="202"/>
+      <c r="C39" s="202"/>
+      <c r="D39" s="274"/>
+      <c r="E39" s="203"/>
+      <c r="F39" s="204"/>
+      <c r="G39" s="220">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H39" s="278"/>
-      <c r="I39" s="222">
+      <c r="H39" s="277"/>
+      <c r="I39" s="221">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J39" s="223">
+      <c r="J39" s="222">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G40" s="221">
+    <row r="40" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="201"/>
+      <c r="B40" s="202"/>
+      <c r="C40" s="202"/>
+      <c r="D40" s="274"/>
+      <c r="E40" s="203"/>
+      <c r="F40" s="204"/>
+      <c r="G40" s="220">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H40" s="278"/>
-      <c r="I40" s="222">
+      <c r="H40" s="277"/>
+      <c r="I40" s="221">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J40" s="223">
+      <c r="J40" s="222">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G41" s="221">
+    <row r="41" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="201"/>
+      <c r="B41" s="202"/>
+      <c r="C41" s="202"/>
+      <c r="D41" s="274"/>
+      <c r="E41" s="203"/>
+      <c r="F41" s="204"/>
+      <c r="G41" s="220">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H41" s="278"/>
-      <c r="I41" s="222">
+      <c r="H41" s="277"/>
+      <c r="I41" s="221">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J41" s="223">
+      <c r="J41" s="222">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G42" s="221">
+    <row r="42" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="201"/>
+      <c r="B42" s="202"/>
+      <c r="C42" s="202"/>
+      <c r="D42" s="274"/>
+      <c r="E42" s="203"/>
+      <c r="F42" s="204"/>
+      <c r="G42" s="220">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H42" s="278"/>
-      <c r="I42" s="222">
+      <c r="H42" s="277"/>
+      <c r="I42" s="221">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J42" s="223">
+      <c r="J42" s="222">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G43" s="221">
+    <row r="43" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="201"/>
+      <c r="B43" s="202"/>
+      <c r="C43" s="202"/>
+      <c r="D43" s="274"/>
+      <c r="E43" s="203"/>
+      <c r="F43" s="204"/>
+      <c r="G43" s="220">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H43" s="278"/>
-      <c r="I43" s="222">
+      <c r="H43" s="277"/>
+      <c r="I43" s="221">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J43" s="223">
+      <c r="J43" s="222">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G44" s="221">
+    <row r="44" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="201"/>
+      <c r="B44" s="202"/>
+      <c r="C44" s="202"/>
+      <c r="D44" s="274"/>
+      <c r="E44" s="203"/>
+      <c r="F44" s="204"/>
+      <c r="G44" s="220">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H44" s="278"/>
-      <c r="I44" s="222">
+      <c r="H44" s="277"/>
+      <c r="I44" s="221">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J44" s="223">
+      <c r="J44" s="222">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:10" s="2" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="G45" s="228">
+    <row r="45" spans="1:10" s="2" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="223"/>
+      <c r="B45" s="224"/>
+      <c r="C45" s="224"/>
+      <c r="D45" s="275"/>
+      <c r="E45" s="225"/>
+      <c r="F45" s="226"/>
+      <c r="G45" s="227">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H45" s="279"/>
-      <c r="I45" s="229">
+      <c r="H45" s="278"/>
+      <c r="I45" s="228">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J45" s="230">
+      <c r="J45" s="229">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="E47" s="232">
+    <row r="46" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="E46" s="178"/>
+      <c r="F46" s="230"/>
+      <c r="G46" s="178"/>
+      <c r="H46" s="230"/>
+    </row>
+    <row r="47" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="E47" s="231">
         <f>SUM(E36:E46)</f>
         <v>0</v>
       </c>
-      <c r="G47" s="233">
+      <c r="G47" s="232">
         <f>SUM(G36:G46)</f>
         <v>0</v>
       </c>
-      <c r="I47" s="233">
+      <c r="I47" s="232">
         <f>SUM(I36:I46)</f>
         <v>0</v>
       </c>
-      <c r="J47" s="233">
+      <c r="J47" s="232">
         <f>SUM(J36:J46)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.35">
-[...48 lines deleted...]
-      <c r="A56" s="358" t="s">
+    <row r="48" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G48" s="178"/>
+      <c r="H48" s="178"/>
+      <c r="I48" s="178"/>
+      <c r="J48" s="178"/>
+    </row>
+    <row r="49" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G49" s="178"/>
+      <c r="H49" s="178"/>
+      <c r="I49" s="178"/>
+      <c r="J49" s="178"/>
+    </row>
+    <row r="50" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G50" s="178"/>
+      <c r="H50" s="178"/>
+      <c r="I50" s="178"/>
+      <c r="J50" s="178"/>
+    </row>
+    <row r="51" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G51" s="178"/>
+      <c r="H51" s="178"/>
+      <c r="I51" s="178"/>
+      <c r="J51" s="178"/>
+    </row>
+    <row r="52" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G52" s="178"/>
+      <c r="H52" s="178"/>
+      <c r="I52" s="178"/>
+      <c r="J52" s="178"/>
+    </row>
+    <row r="53" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G53" s="178"/>
+      <c r="H53" s="178"/>
+      <c r="I53" s="178"/>
+      <c r="J53" s="178"/>
+    </row>
+    <row r="54" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G54" s="178"/>
+      <c r="H54" s="178"/>
+      <c r="I54" s="178"/>
+      <c r="J54" s="178"/>
+    </row>
+    <row r="55" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G55" s="178"/>
+      <c r="H55" s="178"/>
+      <c r="I55" s="178"/>
+      <c r="J55" s="178"/>
+    </row>
+    <row r="56" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="357" t="s">
         <v>59</v>
       </c>
-      <c r="G56" s="179"/>
-[...5 lines deleted...]
-      <c r="A57" s="358" t="s">
+      <c r="G56" s="178"/>
+      <c r="H56" s="178"/>
+      <c r="I56" s="178"/>
+      <c r="J56" s="178"/>
+    </row>
+    <row r="57" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="357" t="s">
         <v>63</v>
       </c>
-      <c r="G57" s="179"/>
-[...5 lines deleted...]
-      <c r="A58" s="358" t="s">
+      <c r="G57" s="178"/>
+      <c r="H57" s="178"/>
+      <c r="I57" s="178"/>
+      <c r="J57" s="178"/>
+    </row>
+    <row r="58" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="357" t="s">
         <v>67</v>
       </c>
-      <c r="G58" s="179"/>
-[...39 lines deleted...]
-      <c r="A93" s="358" t="s">
+      <c r="G58" s="178"/>
+      <c r="H58" s="178"/>
+      <c r="I58" s="178"/>
+      <c r="J58" s="178"/>
+    </row>
+    <row r="59" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="60" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="61" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="62" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="63" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="64" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="65" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="66" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="67" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="68" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="69" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="70" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="71" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="72" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="73" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="74" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="75" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="76" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="77" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="78" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="79" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="80" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="81" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="82" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="83" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="84" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="85" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="86" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="87" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="88" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="89" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="90" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="91" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="92" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="93" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="357" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="94" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A94" s="358" t="s">
+    <row r="94" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="357" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="95" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A95" s="358" t="s">
+    <row r="95" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="357" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="96" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.35"/>
-[...169 lines deleted...]
-    <row r="266" s="2" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="96" spans="1:1" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="97" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="98" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="99" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="100" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="101" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="102" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="103" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="104" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="105" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="106" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="107" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="108" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="109" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="110" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="111" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="112" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="113" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="114" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="115" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="116" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="117" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="118" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="119" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="120" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="121" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="122" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="123" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="124" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="125" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="126" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="127" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="128" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="129" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="130" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="131" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="132" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="133" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="134" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="135" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="136" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="137" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="138" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="139" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="140" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="141" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="142" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="143" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="144" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="145" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="146" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="147" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="148" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="149" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="150" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="151" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="152" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="153" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="154" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="155" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="156" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="157" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="158" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="159" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="160" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="161" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="162" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="163" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="164" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="165" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="166" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="167" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="168" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="169" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="170" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="171" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="172" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="173" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="174" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="175" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="176" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="177" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="178" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="179" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="180" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="181" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="182" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="183" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="184" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="185" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="186" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="187" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="188" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="189" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="190" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="191" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="192" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="193" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="194" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="195" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="196" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="197" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="198" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="199" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="200" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="201" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="202" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="203" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="204" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="205" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="206" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="207" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="208" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="209" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="210" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="211" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="212" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="213" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="214" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="215" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="216" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="217" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="218" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="219" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="220" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="221" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="222" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="223" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="224" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="225" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="226" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="227" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="228" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="229" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="230" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="231" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="232" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="233" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="234" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="235" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="236" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="237" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="238" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="239" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="240" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="241" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="242" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="243" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="244" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="245" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="246" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="247" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="248" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="249" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="250" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="251" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="252" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="253" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="254" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="255" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="256" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="257" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="258" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="259" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="260" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="261" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="262" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="263" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="264" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="265" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="266" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection formatCells="0" insertRows="0"/>
   <protectedRanges>
     <protectedRange sqref="J29:J30" name="OtherChanges"/>
     <protectedRange sqref="Z1:BR5 Y60:BQ62 AA34:BS47 Z63:BR65489 W6:BO33 Z48:BR59" name="Right"/>
     <protectedRange sqref="E47:H47 F35:H46 E48:J859 A47:D859 A34:J34" name="Personnel Detail"/>
     <protectedRange sqref="J13:J26" name="Expense"/>
     <protectedRange sqref="J9:J10" name="Revenue"/>
     <protectedRange sqref="J29:J30" name="Working Capital"/>
     <protectedRange sqref="Y60:IW62 AA47:IY47 Z63:IX100 Z48:IX59 A47:C100 D47:H47 D48:J100" name="Bottom"/>
     <protectedRange sqref="D4:F4" name="Activity Info_1"/>
     <protectedRange sqref="A35:E46" name="Personnel Detail_2"/>
   </protectedRanges>
   <mergeCells count="24">
-    <mergeCell ref="D3:F3"/>
-[...6 lines deleted...]
-    <mergeCell ref="A15:C15"/>
     <mergeCell ref="A29:I29"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A27:I27"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A15:C15"/>
   </mergeCells>
   <conditionalFormatting sqref="J33">
     <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>-0.49</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>0.49</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="771" yWindow="1055" count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Personnel Plan Accounts" prompt="5000C=Faculty_x000a_5020C=Non-Faculty Acad_x000a_5050C=Staff" sqref="D36:D45" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$A$93:$A$95</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="notEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Net Position" error="must balance to zero (revenue must offset adjusted expense for rate calculation)." promptTitle="Net Position" prompt="must balance to zero (revenue must offset adjusted expense for rate calculation)." sqref="J33" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Working Capital " error="may not exceed 2 months of planned expenses." promptTitle="Working Capital " prompt="may not exceed 2 months of planned expenses." sqref="J30" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>J30/J29&lt;0.16666</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Working Capital " error="may not exceed 2 months of planned expenses." promptTitle="Working Capital " prompt="may not exceed 2 months of planned expenses." sqref="J29" xr:uid="{00000000-0002-0000-0100-000003000000}">
       <formula1>J29/J27&lt;0.16666</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" headings="1" gridLinesSet="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="55" fitToWidth="0" orientation="portrait" cellComments="atEnd" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Helv,Bold"PROPOSAL PAGE 3</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q566"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.53515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="9" width="10.07421875" customWidth="1"/>
+    <col min="1" max="1" width="1.54296875" customWidth="1"/>
+    <col min="2" max="2" width="4.26953125" customWidth="1"/>
+    <col min="3" max="3" width="15.36328125" customWidth="1"/>
+    <col min="4" max="5" width="8.7265625" customWidth="1"/>
+    <col min="6" max="9" width="10.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" s="2" customFormat="1" ht="23.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="1" spans="2:17" s="2" customFormat="1" ht="23.55" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B1" s="509" t="s">
-        <v>2224</v>
+        <v>2221</v>
       </c>
       <c r="C1" s="510"/>
       <c r="D1" s="510"/>
       <c r="E1" s="510"/>
       <c r="F1" s="510"/>
       <c r="G1" s="510"/>
       <c r="H1" s="510"/>
       <c r="I1" s="510"/>
       <c r="J1" s="510"/>
       <c r="K1" s="511"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
     </row>
-    <row r="2" spans="2:17" s="3" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="2" spans="2:17" s="3" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="512" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C2" s="513"/>
       <c r="D2" s="513"/>
       <c r="E2" s="513"/>
       <c r="F2" s="513"/>
       <c r="G2" s="513"/>
       <c r="H2" s="513"/>
       <c r="I2" s="513"/>
       <c r="J2" s="513"/>
       <c r="K2" s="514"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
     </row>
-    <row r="3" spans="2:17" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>184</v>
+    <row r="3" spans="2:17" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="177" t="s">
+        <v>181</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
-    <row r="4" spans="2:17" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-        <v>147</v>
+    <row r="4" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B4" s="310"/>
+      <c r="C4" s="311" t="s">
+        <v>143</v>
+      </c>
+      <c r="D4" s="305"/>
+      <c r="E4" s="305"/>
+      <c r="F4" s="305"/>
+      <c r="G4" s="305"/>
+      <c r="H4" s="305"/>
+      <c r="I4" s="306"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="307"/>
+    </row>
+    <row r="5" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B5" s="312"/>
+      <c r="C5" s="177" t="s">
+        <v>144</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
-      <c r="K5" s="301"/>
-[...4 lines deleted...]
-        <v>181</v>
+      <c r="K5" s="300"/>
+    </row>
+    <row r="6" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B6" s="313"/>
+      <c r="C6" s="177" t="s">
+        <v>178</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
-      <c r="K6" s="301"/>
-[...4 lines deleted...]
-        <v>154</v>
+      <c r="K6" s="300"/>
+    </row>
+    <row r="7" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B7" s="313"/>
+      <c r="C7" s="301" t="s">
+        <v>151</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
-      <c r="K7" s="301"/>
-[...4 lines deleted...]
-        <v>148</v>
+      <c r="K7" s="300"/>
+    </row>
+    <row r="8" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B8" s="314"/>
+      <c r="C8" s="177" t="s">
+        <v>145</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
-      <c r="K8" s="301"/>
-[...3 lines deleted...]
-      <c r="C9" s="178" t="s">
+      <c r="K8" s="300"/>
+    </row>
+    <row r="9" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B9" s="314"/>
+      <c r="C9" s="177" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="515"/>
       <c r="F9" s="515"/>
       <c r="G9" s="515"/>
       <c r="H9" s="515"/>
-      <c r="K9" s="301"/>
-[...15 lines deleted...]
-        <v>185</v>
+      <c r="K9" s="300"/>
+    </row>
+    <row r="10" spans="2:17" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="315"/>
+      <c r="C10" s="308"/>
+      <c r="D10" s="308"/>
+      <c r="E10" s="308"/>
+      <c r="F10" s="308"/>
+      <c r="G10" s="308"/>
+      <c r="H10" s="308"/>
+      <c r="I10" s="309"/>
+      <c r="J10" s="309"/>
+      <c r="K10" s="304"/>
+    </row>
+    <row r="11" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B11" s="178" t="s">
+        <v>182</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
-    <row r="12" spans="2:17" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>182</v>
+    <row r="12" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B12" s="299" t="s">
+        <v>179</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
-    <row r="13" spans="2:17" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>183</v>
+    <row r="13" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B13" s="177" t="s">
+        <v>180</v>
       </c>
       <c r="C13" s="2"/>
-      <c r="D13" s="300"/>
-[...2 lines deleted...]
-      <c r="G13" s="303"/>
+      <c r="D13" s="299"/>
+      <c r="E13" s="302"/>
+      <c r="F13" s="302"/>
+      <c r="G13" s="302"/>
       <c r="H13" s="2"/>
     </row>
-    <row r="14" spans="2:17" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="C566" s="178"/>
+    <row r="14" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B14" s="303"/>
+    </row>
+    <row r="562" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C562" s="178"/>
+    </row>
+    <row r="563" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C563" s="177"/>
+    </row>
+    <row r="564" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C564" s="177"/>
+    </row>
+    <row r="565" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C565" s="177"/>
+    </row>
+    <row r="566" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C566" s="177"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="E9:H9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId1" location="How-to-calculate-billable-hours-for-an-hourly-rate" display="https://brm.ucsf.edu/recharge-review-job-aids#How-to-calculate-billable-hours-for-an-hourly-rate" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="75" orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Helv,Bold"PROPOSAL PAGE 4</oddFooter>
   </headerFooter>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="23553" r:id="rId5" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>2</xdr:row>
-                    <xdr:rowOff>177800</xdr:rowOff>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>349250</xdr:colOff>
+                    <xdr:colOff>350520</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="23554" r:id="rId6" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>184150</xdr:rowOff>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>349250</xdr:colOff>
+                    <xdr:colOff>350520</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>184150</xdr:rowOff>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="23555" r:id="rId7" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>285750</xdr:colOff>
+                    <xdr:colOff>289560</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>184150</xdr:rowOff>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="23556" r:id="rId8" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>184150</xdr:rowOff>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="23557" r:id="rId9" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Parnassus_x000a_">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>171450</xdr:rowOff>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>311150</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="B1:F22"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="7" customWidth="1"/>
-    <col min="2" max="2" width="5.07421875" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="5.07421875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="5.08984375" style="7" customWidth="1"/>
+    <col min="3" max="3" width="47.08984375" style="7" customWidth="1"/>
+    <col min="4" max="4" width="7.81640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.08984375" style="7" customWidth="1"/>
     <col min="6" max="6" width="11" style="7" customWidth="1"/>
-    <col min="7" max="8" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="12" max="253" width="8.84375" style="7"/>
+    <col min="7" max="8" width="8.81640625" style="7"/>
+    <col min="9" max="9" width="9.54296875" style="7" customWidth="1"/>
+    <col min="10" max="11" width="8.08984375" style="7" customWidth="1"/>
+    <col min="12" max="253" width="8.81640625" style="7"/>
     <col min="254" max="254" width="5" style="7" customWidth="1"/>
     <col min="255" max="255" width="4" style="7" customWidth="1"/>
-    <col min="256" max="256" width="35.765625" style="7" customWidth="1"/>
+    <col min="256" max="256" width="35.7265625" style="7" customWidth="1"/>
     <col min="257" max="257" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="258" max="258" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="260" max="260" width="8.84375" style="7"/>
+    <col min="258" max="258" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="259" max="259" width="10.54296875" style="7" customWidth="1"/>
+    <col min="260" max="260" width="8.81640625" style="7"/>
     <col min="261" max="261" width="11" style="7" customWidth="1"/>
-    <col min="262" max="264" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="268" max="509" width="8.84375" style="7"/>
+    <col min="262" max="264" width="8.81640625" style="7"/>
+    <col min="265" max="265" width="9.54296875" style="7" customWidth="1"/>
+    <col min="266" max="267" width="8.08984375" style="7" customWidth="1"/>
+    <col min="268" max="509" width="8.81640625" style="7"/>
     <col min="510" max="510" width="5" style="7" customWidth="1"/>
     <col min="511" max="511" width="4" style="7" customWidth="1"/>
-    <col min="512" max="512" width="35.765625" style="7" customWidth="1"/>
+    <col min="512" max="512" width="35.7265625" style="7" customWidth="1"/>
     <col min="513" max="513" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="514" max="514" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="516" max="516" width="8.84375" style="7"/>
+    <col min="514" max="514" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="515" max="515" width="10.54296875" style="7" customWidth="1"/>
+    <col min="516" max="516" width="8.81640625" style="7"/>
     <col min="517" max="517" width="11" style="7" customWidth="1"/>
-    <col min="518" max="520" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="524" max="765" width="8.84375" style="7"/>
+    <col min="518" max="520" width="8.81640625" style="7"/>
+    <col min="521" max="521" width="9.54296875" style="7" customWidth="1"/>
+    <col min="522" max="523" width="8.08984375" style="7" customWidth="1"/>
+    <col min="524" max="765" width="8.81640625" style="7"/>
     <col min="766" max="766" width="5" style="7" customWidth="1"/>
     <col min="767" max="767" width="4" style="7" customWidth="1"/>
-    <col min="768" max="768" width="35.765625" style="7" customWidth="1"/>
+    <col min="768" max="768" width="35.7265625" style="7" customWidth="1"/>
     <col min="769" max="769" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="770" max="770" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="772" max="772" width="8.84375" style="7"/>
+    <col min="770" max="770" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="771" max="771" width="10.54296875" style="7" customWidth="1"/>
+    <col min="772" max="772" width="8.81640625" style="7"/>
     <col min="773" max="773" width="11" style="7" customWidth="1"/>
-    <col min="774" max="776" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="780" max="1021" width="8.84375" style="7"/>
+    <col min="774" max="776" width="8.81640625" style="7"/>
+    <col min="777" max="777" width="9.54296875" style="7" customWidth="1"/>
+    <col min="778" max="779" width="8.08984375" style="7" customWidth="1"/>
+    <col min="780" max="1021" width="8.81640625" style="7"/>
     <col min="1022" max="1022" width="5" style="7" customWidth="1"/>
     <col min="1023" max="1023" width="4" style="7" customWidth="1"/>
-    <col min="1024" max="1024" width="35.765625" style="7" customWidth="1"/>
+    <col min="1024" max="1024" width="35.7265625" style="7" customWidth="1"/>
     <col min="1025" max="1025" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="1026" max="1026" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1028" max="1028" width="8.84375" style="7"/>
+    <col min="1026" max="1026" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1027" width="10.54296875" style="7" customWidth="1"/>
+    <col min="1028" max="1028" width="8.81640625" style="7"/>
     <col min="1029" max="1029" width="11" style="7" customWidth="1"/>
-    <col min="1030" max="1032" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="1036" max="1277" width="8.84375" style="7"/>
+    <col min="1030" max="1032" width="8.81640625" style="7"/>
+    <col min="1033" max="1033" width="9.54296875" style="7" customWidth="1"/>
+    <col min="1034" max="1035" width="8.08984375" style="7" customWidth="1"/>
+    <col min="1036" max="1277" width="8.81640625" style="7"/>
     <col min="1278" max="1278" width="5" style="7" customWidth="1"/>
     <col min="1279" max="1279" width="4" style="7" customWidth="1"/>
-    <col min="1280" max="1280" width="35.765625" style="7" customWidth="1"/>
+    <col min="1280" max="1280" width="35.7265625" style="7" customWidth="1"/>
     <col min="1281" max="1281" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="1282" max="1282" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1284" max="1284" width="8.84375" style="7"/>
+    <col min="1282" max="1282" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1283" width="10.54296875" style="7" customWidth="1"/>
+    <col min="1284" max="1284" width="8.81640625" style="7"/>
     <col min="1285" max="1285" width="11" style="7" customWidth="1"/>
-    <col min="1286" max="1288" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="1292" max="1533" width="8.84375" style="7"/>
+    <col min="1286" max="1288" width="8.81640625" style="7"/>
+    <col min="1289" max="1289" width="9.54296875" style="7" customWidth="1"/>
+    <col min="1290" max="1291" width="8.08984375" style="7" customWidth="1"/>
+    <col min="1292" max="1533" width="8.81640625" style="7"/>
     <col min="1534" max="1534" width="5" style="7" customWidth="1"/>
     <col min="1535" max="1535" width="4" style="7" customWidth="1"/>
-    <col min="1536" max="1536" width="35.765625" style="7" customWidth="1"/>
+    <col min="1536" max="1536" width="35.7265625" style="7" customWidth="1"/>
     <col min="1537" max="1537" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="1538" max="1538" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1540" max="1540" width="8.84375" style="7"/>
+    <col min="1538" max="1538" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1539" width="10.54296875" style="7" customWidth="1"/>
+    <col min="1540" max="1540" width="8.81640625" style="7"/>
     <col min="1541" max="1541" width="11" style="7" customWidth="1"/>
-    <col min="1542" max="1544" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="1548" max="1789" width="8.84375" style="7"/>
+    <col min="1542" max="1544" width="8.81640625" style="7"/>
+    <col min="1545" max="1545" width="9.54296875" style="7" customWidth="1"/>
+    <col min="1546" max="1547" width="8.08984375" style="7" customWidth="1"/>
+    <col min="1548" max="1789" width="8.81640625" style="7"/>
     <col min="1790" max="1790" width="5" style="7" customWidth="1"/>
     <col min="1791" max="1791" width="4" style="7" customWidth="1"/>
-    <col min="1792" max="1792" width="35.765625" style="7" customWidth="1"/>
+    <col min="1792" max="1792" width="35.7265625" style="7" customWidth="1"/>
     <col min="1793" max="1793" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="1794" max="1794" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1796" max="1796" width="8.84375" style="7"/>
+    <col min="1794" max="1794" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1795" width="10.54296875" style="7" customWidth="1"/>
+    <col min="1796" max="1796" width="8.81640625" style="7"/>
     <col min="1797" max="1797" width="11" style="7" customWidth="1"/>
-    <col min="1798" max="1800" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="1804" max="2045" width="8.84375" style="7"/>
+    <col min="1798" max="1800" width="8.81640625" style="7"/>
+    <col min="1801" max="1801" width="9.54296875" style="7" customWidth="1"/>
+    <col min="1802" max="1803" width="8.08984375" style="7" customWidth="1"/>
+    <col min="1804" max="2045" width="8.81640625" style="7"/>
     <col min="2046" max="2046" width="5" style="7" customWidth="1"/>
     <col min="2047" max="2047" width="4" style="7" customWidth="1"/>
-    <col min="2048" max="2048" width="35.765625" style="7" customWidth="1"/>
+    <col min="2048" max="2048" width="35.7265625" style="7" customWidth="1"/>
     <col min="2049" max="2049" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="2050" max="2050" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2052" max="2052" width="8.84375" style="7"/>
+    <col min="2050" max="2050" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2051" width="10.54296875" style="7" customWidth="1"/>
+    <col min="2052" max="2052" width="8.81640625" style="7"/>
     <col min="2053" max="2053" width="11" style="7" customWidth="1"/>
-    <col min="2054" max="2056" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="2060" max="2301" width="8.84375" style="7"/>
+    <col min="2054" max="2056" width="8.81640625" style="7"/>
+    <col min="2057" max="2057" width="9.54296875" style="7" customWidth="1"/>
+    <col min="2058" max="2059" width="8.08984375" style="7" customWidth="1"/>
+    <col min="2060" max="2301" width="8.81640625" style="7"/>
     <col min="2302" max="2302" width="5" style="7" customWidth="1"/>
     <col min="2303" max="2303" width="4" style="7" customWidth="1"/>
-    <col min="2304" max="2304" width="35.765625" style="7" customWidth="1"/>
+    <col min="2304" max="2304" width="35.7265625" style="7" customWidth="1"/>
     <col min="2305" max="2305" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="2306" max="2306" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2308" max="2308" width="8.84375" style="7"/>
+    <col min="2306" max="2306" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2307" width="10.54296875" style="7" customWidth="1"/>
+    <col min="2308" max="2308" width="8.81640625" style="7"/>
     <col min="2309" max="2309" width="11" style="7" customWidth="1"/>
-    <col min="2310" max="2312" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="2316" max="2557" width="8.84375" style="7"/>
+    <col min="2310" max="2312" width="8.81640625" style="7"/>
+    <col min="2313" max="2313" width="9.54296875" style="7" customWidth="1"/>
+    <col min="2314" max="2315" width="8.08984375" style="7" customWidth="1"/>
+    <col min="2316" max="2557" width="8.81640625" style="7"/>
     <col min="2558" max="2558" width="5" style="7" customWidth="1"/>
     <col min="2559" max="2559" width="4" style="7" customWidth="1"/>
-    <col min="2560" max="2560" width="35.765625" style="7" customWidth="1"/>
+    <col min="2560" max="2560" width="35.7265625" style="7" customWidth="1"/>
     <col min="2561" max="2561" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="2562" max="2562" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2564" max="2564" width="8.84375" style="7"/>
+    <col min="2562" max="2562" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2563" width="10.54296875" style="7" customWidth="1"/>
+    <col min="2564" max="2564" width="8.81640625" style="7"/>
     <col min="2565" max="2565" width="11" style="7" customWidth="1"/>
-    <col min="2566" max="2568" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="2572" max="2813" width="8.84375" style="7"/>
+    <col min="2566" max="2568" width="8.81640625" style="7"/>
+    <col min="2569" max="2569" width="9.54296875" style="7" customWidth="1"/>
+    <col min="2570" max="2571" width="8.08984375" style="7" customWidth="1"/>
+    <col min="2572" max="2813" width="8.81640625" style="7"/>
     <col min="2814" max="2814" width="5" style="7" customWidth="1"/>
     <col min="2815" max="2815" width="4" style="7" customWidth="1"/>
-    <col min="2816" max="2816" width="35.765625" style="7" customWidth="1"/>
+    <col min="2816" max="2816" width="35.7265625" style="7" customWidth="1"/>
     <col min="2817" max="2817" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="2818" max="2818" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2820" max="2820" width="8.84375" style="7"/>
+    <col min="2818" max="2818" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2819" width="10.54296875" style="7" customWidth="1"/>
+    <col min="2820" max="2820" width="8.81640625" style="7"/>
     <col min="2821" max="2821" width="11" style="7" customWidth="1"/>
-    <col min="2822" max="2824" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="2828" max="3069" width="8.84375" style="7"/>
+    <col min="2822" max="2824" width="8.81640625" style="7"/>
+    <col min="2825" max="2825" width="9.54296875" style="7" customWidth="1"/>
+    <col min="2826" max="2827" width="8.08984375" style="7" customWidth="1"/>
+    <col min="2828" max="3069" width="8.81640625" style="7"/>
     <col min="3070" max="3070" width="5" style="7" customWidth="1"/>
     <col min="3071" max="3071" width="4" style="7" customWidth="1"/>
-    <col min="3072" max="3072" width="35.765625" style="7" customWidth="1"/>
+    <col min="3072" max="3072" width="35.7265625" style="7" customWidth="1"/>
     <col min="3073" max="3073" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="3074" max="3074" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3076" max="3076" width="8.84375" style="7"/>
+    <col min="3074" max="3074" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3075" width="10.54296875" style="7" customWidth="1"/>
+    <col min="3076" max="3076" width="8.81640625" style="7"/>
     <col min="3077" max="3077" width="11" style="7" customWidth="1"/>
-    <col min="3078" max="3080" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="3084" max="3325" width="8.84375" style="7"/>
+    <col min="3078" max="3080" width="8.81640625" style="7"/>
+    <col min="3081" max="3081" width="9.54296875" style="7" customWidth="1"/>
+    <col min="3082" max="3083" width="8.08984375" style="7" customWidth="1"/>
+    <col min="3084" max="3325" width="8.81640625" style="7"/>
     <col min="3326" max="3326" width="5" style="7" customWidth="1"/>
     <col min="3327" max="3327" width="4" style="7" customWidth="1"/>
-    <col min="3328" max="3328" width="35.765625" style="7" customWidth="1"/>
+    <col min="3328" max="3328" width="35.7265625" style="7" customWidth="1"/>
     <col min="3329" max="3329" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="3330" max="3330" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3332" max="3332" width="8.84375" style="7"/>
+    <col min="3330" max="3330" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3331" width="10.54296875" style="7" customWidth="1"/>
+    <col min="3332" max="3332" width="8.81640625" style="7"/>
     <col min="3333" max="3333" width="11" style="7" customWidth="1"/>
-    <col min="3334" max="3336" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="3340" max="3581" width="8.84375" style="7"/>
+    <col min="3334" max="3336" width="8.81640625" style="7"/>
+    <col min="3337" max="3337" width="9.54296875" style="7" customWidth="1"/>
+    <col min="3338" max="3339" width="8.08984375" style="7" customWidth="1"/>
+    <col min="3340" max="3581" width="8.81640625" style="7"/>
     <col min="3582" max="3582" width="5" style="7" customWidth="1"/>
     <col min="3583" max="3583" width="4" style="7" customWidth="1"/>
-    <col min="3584" max="3584" width="35.765625" style="7" customWidth="1"/>
+    <col min="3584" max="3584" width="35.7265625" style="7" customWidth="1"/>
     <col min="3585" max="3585" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="3586" max="3586" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3588" max="3588" width="8.84375" style="7"/>
+    <col min="3586" max="3586" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3587" width="10.54296875" style="7" customWidth="1"/>
+    <col min="3588" max="3588" width="8.81640625" style="7"/>
     <col min="3589" max="3589" width="11" style="7" customWidth="1"/>
-    <col min="3590" max="3592" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="3596" max="3837" width="8.84375" style="7"/>
+    <col min="3590" max="3592" width="8.81640625" style="7"/>
+    <col min="3593" max="3593" width="9.54296875" style="7" customWidth="1"/>
+    <col min="3594" max="3595" width="8.08984375" style="7" customWidth="1"/>
+    <col min="3596" max="3837" width="8.81640625" style="7"/>
     <col min="3838" max="3838" width="5" style="7" customWidth="1"/>
     <col min="3839" max="3839" width="4" style="7" customWidth="1"/>
-    <col min="3840" max="3840" width="35.765625" style="7" customWidth="1"/>
+    <col min="3840" max="3840" width="35.7265625" style="7" customWidth="1"/>
     <col min="3841" max="3841" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="3842" max="3842" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3844" max="3844" width="8.84375" style="7"/>
+    <col min="3842" max="3842" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3843" width="10.54296875" style="7" customWidth="1"/>
+    <col min="3844" max="3844" width="8.81640625" style="7"/>
     <col min="3845" max="3845" width="11" style="7" customWidth="1"/>
-    <col min="3846" max="3848" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="3852" max="4093" width="8.84375" style="7"/>
+    <col min="3846" max="3848" width="8.81640625" style="7"/>
+    <col min="3849" max="3849" width="9.54296875" style="7" customWidth="1"/>
+    <col min="3850" max="3851" width="8.08984375" style="7" customWidth="1"/>
+    <col min="3852" max="4093" width="8.81640625" style="7"/>
     <col min="4094" max="4094" width="5" style="7" customWidth="1"/>
     <col min="4095" max="4095" width="4" style="7" customWidth="1"/>
-    <col min="4096" max="4096" width="35.765625" style="7" customWidth="1"/>
+    <col min="4096" max="4096" width="35.7265625" style="7" customWidth="1"/>
     <col min="4097" max="4097" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="4098" max="4098" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4100" max="4100" width="8.84375" style="7"/>
+    <col min="4098" max="4098" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4099" width="10.54296875" style="7" customWidth="1"/>
+    <col min="4100" max="4100" width="8.81640625" style="7"/>
     <col min="4101" max="4101" width="11" style="7" customWidth="1"/>
-    <col min="4102" max="4104" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="4108" max="4349" width="8.84375" style="7"/>
+    <col min="4102" max="4104" width="8.81640625" style="7"/>
+    <col min="4105" max="4105" width="9.54296875" style="7" customWidth="1"/>
+    <col min="4106" max="4107" width="8.08984375" style="7" customWidth="1"/>
+    <col min="4108" max="4349" width="8.81640625" style="7"/>
     <col min="4350" max="4350" width="5" style="7" customWidth="1"/>
     <col min="4351" max="4351" width="4" style="7" customWidth="1"/>
-    <col min="4352" max="4352" width="35.765625" style="7" customWidth="1"/>
+    <col min="4352" max="4352" width="35.7265625" style="7" customWidth="1"/>
     <col min="4353" max="4353" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="4354" max="4354" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4356" max="4356" width="8.84375" style="7"/>
+    <col min="4354" max="4354" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4355" width="10.54296875" style="7" customWidth="1"/>
+    <col min="4356" max="4356" width="8.81640625" style="7"/>
     <col min="4357" max="4357" width="11" style="7" customWidth="1"/>
-    <col min="4358" max="4360" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="4364" max="4605" width="8.84375" style="7"/>
+    <col min="4358" max="4360" width="8.81640625" style="7"/>
+    <col min="4361" max="4361" width="9.54296875" style="7" customWidth="1"/>
+    <col min="4362" max="4363" width="8.08984375" style="7" customWidth="1"/>
+    <col min="4364" max="4605" width="8.81640625" style="7"/>
     <col min="4606" max="4606" width="5" style="7" customWidth="1"/>
     <col min="4607" max="4607" width="4" style="7" customWidth="1"/>
-    <col min="4608" max="4608" width="35.765625" style="7" customWidth="1"/>
+    <col min="4608" max="4608" width="35.7265625" style="7" customWidth="1"/>
     <col min="4609" max="4609" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="4610" max="4610" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4612" max="4612" width="8.84375" style="7"/>
+    <col min="4610" max="4610" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4611" width="10.54296875" style="7" customWidth="1"/>
+    <col min="4612" max="4612" width="8.81640625" style="7"/>
     <col min="4613" max="4613" width="11" style="7" customWidth="1"/>
-    <col min="4614" max="4616" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="4620" max="4861" width="8.84375" style="7"/>
+    <col min="4614" max="4616" width="8.81640625" style="7"/>
+    <col min="4617" max="4617" width="9.54296875" style="7" customWidth="1"/>
+    <col min="4618" max="4619" width="8.08984375" style="7" customWidth="1"/>
+    <col min="4620" max="4861" width="8.81640625" style="7"/>
     <col min="4862" max="4862" width="5" style="7" customWidth="1"/>
     <col min="4863" max="4863" width="4" style="7" customWidth="1"/>
-    <col min="4864" max="4864" width="35.765625" style="7" customWidth="1"/>
+    <col min="4864" max="4864" width="35.7265625" style="7" customWidth="1"/>
     <col min="4865" max="4865" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="4866" max="4866" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4868" max="4868" width="8.84375" style="7"/>
+    <col min="4866" max="4866" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4867" width="10.54296875" style="7" customWidth="1"/>
+    <col min="4868" max="4868" width="8.81640625" style="7"/>
     <col min="4869" max="4869" width="11" style="7" customWidth="1"/>
-    <col min="4870" max="4872" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="4876" max="5117" width="8.84375" style="7"/>
+    <col min="4870" max="4872" width="8.81640625" style="7"/>
+    <col min="4873" max="4873" width="9.54296875" style="7" customWidth="1"/>
+    <col min="4874" max="4875" width="8.08984375" style="7" customWidth="1"/>
+    <col min="4876" max="5117" width="8.81640625" style="7"/>
     <col min="5118" max="5118" width="5" style="7" customWidth="1"/>
     <col min="5119" max="5119" width="4" style="7" customWidth="1"/>
-    <col min="5120" max="5120" width="35.765625" style="7" customWidth="1"/>
+    <col min="5120" max="5120" width="35.7265625" style="7" customWidth="1"/>
     <col min="5121" max="5121" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="5122" max="5122" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5124" max="5124" width="8.84375" style="7"/>
+    <col min="5122" max="5122" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5123" width="10.54296875" style="7" customWidth="1"/>
+    <col min="5124" max="5124" width="8.81640625" style="7"/>
     <col min="5125" max="5125" width="11" style="7" customWidth="1"/>
-    <col min="5126" max="5128" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="5132" max="5373" width="8.84375" style="7"/>
+    <col min="5126" max="5128" width="8.81640625" style="7"/>
+    <col min="5129" max="5129" width="9.54296875" style="7" customWidth="1"/>
+    <col min="5130" max="5131" width="8.08984375" style="7" customWidth="1"/>
+    <col min="5132" max="5373" width="8.81640625" style="7"/>
     <col min="5374" max="5374" width="5" style="7" customWidth="1"/>
     <col min="5375" max="5375" width="4" style="7" customWidth="1"/>
-    <col min="5376" max="5376" width="35.765625" style="7" customWidth="1"/>
+    <col min="5376" max="5376" width="35.7265625" style="7" customWidth="1"/>
     <col min="5377" max="5377" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="5378" max="5378" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5380" max="5380" width="8.84375" style="7"/>
+    <col min="5378" max="5378" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5379" width="10.54296875" style="7" customWidth="1"/>
+    <col min="5380" max="5380" width="8.81640625" style="7"/>
     <col min="5381" max="5381" width="11" style="7" customWidth="1"/>
-    <col min="5382" max="5384" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="5388" max="5629" width="8.84375" style="7"/>
+    <col min="5382" max="5384" width="8.81640625" style="7"/>
+    <col min="5385" max="5385" width="9.54296875" style="7" customWidth="1"/>
+    <col min="5386" max="5387" width="8.08984375" style="7" customWidth="1"/>
+    <col min="5388" max="5629" width="8.81640625" style="7"/>
     <col min="5630" max="5630" width="5" style="7" customWidth="1"/>
     <col min="5631" max="5631" width="4" style="7" customWidth="1"/>
-    <col min="5632" max="5632" width="35.765625" style="7" customWidth="1"/>
+    <col min="5632" max="5632" width="35.7265625" style="7" customWidth="1"/>
     <col min="5633" max="5633" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="5634" max="5634" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5636" max="5636" width="8.84375" style="7"/>
+    <col min="5634" max="5634" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5635" width="10.54296875" style="7" customWidth="1"/>
+    <col min="5636" max="5636" width="8.81640625" style="7"/>
     <col min="5637" max="5637" width="11" style="7" customWidth="1"/>
-    <col min="5638" max="5640" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="5644" max="5885" width="8.84375" style="7"/>
+    <col min="5638" max="5640" width="8.81640625" style="7"/>
+    <col min="5641" max="5641" width="9.54296875" style="7" customWidth="1"/>
+    <col min="5642" max="5643" width="8.08984375" style="7" customWidth="1"/>
+    <col min="5644" max="5885" width="8.81640625" style="7"/>
     <col min="5886" max="5886" width="5" style="7" customWidth="1"/>
     <col min="5887" max="5887" width="4" style="7" customWidth="1"/>
-    <col min="5888" max="5888" width="35.765625" style="7" customWidth="1"/>
+    <col min="5888" max="5888" width="35.7265625" style="7" customWidth="1"/>
     <col min="5889" max="5889" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="5890" max="5890" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5892" max="5892" width="8.84375" style="7"/>
+    <col min="5890" max="5890" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5891" width="10.54296875" style="7" customWidth="1"/>
+    <col min="5892" max="5892" width="8.81640625" style="7"/>
     <col min="5893" max="5893" width="11" style="7" customWidth="1"/>
-    <col min="5894" max="5896" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="5900" max="6141" width="8.84375" style="7"/>
+    <col min="5894" max="5896" width="8.81640625" style="7"/>
+    <col min="5897" max="5897" width="9.54296875" style="7" customWidth="1"/>
+    <col min="5898" max="5899" width="8.08984375" style="7" customWidth="1"/>
+    <col min="5900" max="6141" width="8.81640625" style="7"/>
     <col min="6142" max="6142" width="5" style="7" customWidth="1"/>
     <col min="6143" max="6143" width="4" style="7" customWidth="1"/>
-    <col min="6144" max="6144" width="35.765625" style="7" customWidth="1"/>
+    <col min="6144" max="6144" width="35.7265625" style="7" customWidth="1"/>
     <col min="6145" max="6145" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="6146" max="6146" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6148" max="6148" width="8.84375" style="7"/>
+    <col min="6146" max="6146" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6147" width="10.54296875" style="7" customWidth="1"/>
+    <col min="6148" max="6148" width="8.81640625" style="7"/>
     <col min="6149" max="6149" width="11" style="7" customWidth="1"/>
-    <col min="6150" max="6152" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="6156" max="6397" width="8.84375" style="7"/>
+    <col min="6150" max="6152" width="8.81640625" style="7"/>
+    <col min="6153" max="6153" width="9.54296875" style="7" customWidth="1"/>
+    <col min="6154" max="6155" width="8.08984375" style="7" customWidth="1"/>
+    <col min="6156" max="6397" width="8.81640625" style="7"/>
     <col min="6398" max="6398" width="5" style="7" customWidth="1"/>
     <col min="6399" max="6399" width="4" style="7" customWidth="1"/>
-    <col min="6400" max="6400" width="35.765625" style="7" customWidth="1"/>
+    <col min="6400" max="6400" width="35.7265625" style="7" customWidth="1"/>
     <col min="6401" max="6401" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="6402" max="6402" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6404" max="6404" width="8.84375" style="7"/>
+    <col min="6402" max="6402" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6403" width="10.54296875" style="7" customWidth="1"/>
+    <col min="6404" max="6404" width="8.81640625" style="7"/>
     <col min="6405" max="6405" width="11" style="7" customWidth="1"/>
-    <col min="6406" max="6408" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="6412" max="6653" width="8.84375" style="7"/>
+    <col min="6406" max="6408" width="8.81640625" style="7"/>
+    <col min="6409" max="6409" width="9.54296875" style="7" customWidth="1"/>
+    <col min="6410" max="6411" width="8.08984375" style="7" customWidth="1"/>
+    <col min="6412" max="6653" width="8.81640625" style="7"/>
     <col min="6654" max="6654" width="5" style="7" customWidth="1"/>
     <col min="6655" max="6655" width="4" style="7" customWidth="1"/>
-    <col min="6656" max="6656" width="35.765625" style="7" customWidth="1"/>
+    <col min="6656" max="6656" width="35.7265625" style="7" customWidth="1"/>
     <col min="6657" max="6657" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="6658" max="6658" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6660" max="6660" width="8.84375" style="7"/>
+    <col min="6658" max="6658" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6659" width="10.54296875" style="7" customWidth="1"/>
+    <col min="6660" max="6660" width="8.81640625" style="7"/>
     <col min="6661" max="6661" width="11" style="7" customWidth="1"/>
-    <col min="6662" max="6664" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="6668" max="6909" width="8.84375" style="7"/>
+    <col min="6662" max="6664" width="8.81640625" style="7"/>
+    <col min="6665" max="6665" width="9.54296875" style="7" customWidth="1"/>
+    <col min="6666" max="6667" width="8.08984375" style="7" customWidth="1"/>
+    <col min="6668" max="6909" width="8.81640625" style="7"/>
     <col min="6910" max="6910" width="5" style="7" customWidth="1"/>
     <col min="6911" max="6911" width="4" style="7" customWidth="1"/>
-    <col min="6912" max="6912" width="35.765625" style="7" customWidth="1"/>
+    <col min="6912" max="6912" width="35.7265625" style="7" customWidth="1"/>
     <col min="6913" max="6913" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="6914" max="6914" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6916" max="6916" width="8.84375" style="7"/>
+    <col min="6914" max="6914" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6915" width="10.54296875" style="7" customWidth="1"/>
+    <col min="6916" max="6916" width="8.81640625" style="7"/>
     <col min="6917" max="6917" width="11" style="7" customWidth="1"/>
-    <col min="6918" max="6920" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="6924" max="7165" width="8.84375" style="7"/>
+    <col min="6918" max="6920" width="8.81640625" style="7"/>
+    <col min="6921" max="6921" width="9.54296875" style="7" customWidth="1"/>
+    <col min="6922" max="6923" width="8.08984375" style="7" customWidth="1"/>
+    <col min="6924" max="7165" width="8.81640625" style="7"/>
     <col min="7166" max="7166" width="5" style="7" customWidth="1"/>
     <col min="7167" max="7167" width="4" style="7" customWidth="1"/>
-    <col min="7168" max="7168" width="35.765625" style="7" customWidth="1"/>
+    <col min="7168" max="7168" width="35.7265625" style="7" customWidth="1"/>
     <col min="7169" max="7169" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="7170" max="7170" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7172" max="7172" width="8.84375" style="7"/>
+    <col min="7170" max="7170" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7171" width="10.54296875" style="7" customWidth="1"/>
+    <col min="7172" max="7172" width="8.81640625" style="7"/>
     <col min="7173" max="7173" width="11" style="7" customWidth="1"/>
-    <col min="7174" max="7176" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="7180" max="7421" width="8.84375" style="7"/>
+    <col min="7174" max="7176" width="8.81640625" style="7"/>
+    <col min="7177" max="7177" width="9.54296875" style="7" customWidth="1"/>
+    <col min="7178" max="7179" width="8.08984375" style="7" customWidth="1"/>
+    <col min="7180" max="7421" width="8.81640625" style="7"/>
     <col min="7422" max="7422" width="5" style="7" customWidth="1"/>
     <col min="7423" max="7423" width="4" style="7" customWidth="1"/>
-    <col min="7424" max="7424" width="35.765625" style="7" customWidth="1"/>
+    <col min="7424" max="7424" width="35.7265625" style="7" customWidth="1"/>
     <col min="7425" max="7425" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="7426" max="7426" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7428" max="7428" width="8.84375" style="7"/>
+    <col min="7426" max="7426" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7427" width="10.54296875" style="7" customWidth="1"/>
+    <col min="7428" max="7428" width="8.81640625" style="7"/>
     <col min="7429" max="7429" width="11" style="7" customWidth="1"/>
-    <col min="7430" max="7432" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="7436" max="7677" width="8.84375" style="7"/>
+    <col min="7430" max="7432" width="8.81640625" style="7"/>
+    <col min="7433" max="7433" width="9.54296875" style="7" customWidth="1"/>
+    <col min="7434" max="7435" width="8.08984375" style="7" customWidth="1"/>
+    <col min="7436" max="7677" width="8.81640625" style="7"/>
     <col min="7678" max="7678" width="5" style="7" customWidth="1"/>
     <col min="7679" max="7679" width="4" style="7" customWidth="1"/>
-    <col min="7680" max="7680" width="35.765625" style="7" customWidth="1"/>
+    <col min="7680" max="7680" width="35.7265625" style="7" customWidth="1"/>
     <col min="7681" max="7681" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="7682" max="7682" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7684" max="7684" width="8.84375" style="7"/>
+    <col min="7682" max="7682" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7683" width="10.54296875" style="7" customWidth="1"/>
+    <col min="7684" max="7684" width="8.81640625" style="7"/>
     <col min="7685" max="7685" width="11" style="7" customWidth="1"/>
-    <col min="7686" max="7688" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="7692" max="7933" width="8.84375" style="7"/>
+    <col min="7686" max="7688" width="8.81640625" style="7"/>
+    <col min="7689" max="7689" width="9.54296875" style="7" customWidth="1"/>
+    <col min="7690" max="7691" width="8.08984375" style="7" customWidth="1"/>
+    <col min="7692" max="7933" width="8.81640625" style="7"/>
     <col min="7934" max="7934" width="5" style="7" customWidth="1"/>
     <col min="7935" max="7935" width="4" style="7" customWidth="1"/>
-    <col min="7936" max="7936" width="35.765625" style="7" customWidth="1"/>
+    <col min="7936" max="7936" width="35.7265625" style="7" customWidth="1"/>
     <col min="7937" max="7937" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="7938" max="7938" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7940" max="7940" width="8.84375" style="7"/>
+    <col min="7938" max="7938" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7939" width="10.54296875" style="7" customWidth="1"/>
+    <col min="7940" max="7940" width="8.81640625" style="7"/>
     <col min="7941" max="7941" width="11" style="7" customWidth="1"/>
-    <col min="7942" max="7944" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="7948" max="8189" width="8.84375" style="7"/>
+    <col min="7942" max="7944" width="8.81640625" style="7"/>
+    <col min="7945" max="7945" width="9.54296875" style="7" customWidth="1"/>
+    <col min="7946" max="7947" width="8.08984375" style="7" customWidth="1"/>
+    <col min="7948" max="8189" width="8.81640625" style="7"/>
     <col min="8190" max="8190" width="5" style="7" customWidth="1"/>
     <col min="8191" max="8191" width="4" style="7" customWidth="1"/>
-    <col min="8192" max="8192" width="35.765625" style="7" customWidth="1"/>
+    <col min="8192" max="8192" width="35.7265625" style="7" customWidth="1"/>
     <col min="8193" max="8193" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="8194" max="8194" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8196" max="8196" width="8.84375" style="7"/>
+    <col min="8194" max="8194" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8195" width="10.54296875" style="7" customWidth="1"/>
+    <col min="8196" max="8196" width="8.81640625" style="7"/>
     <col min="8197" max="8197" width="11" style="7" customWidth="1"/>
-    <col min="8198" max="8200" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="8204" max="8445" width="8.84375" style="7"/>
+    <col min="8198" max="8200" width="8.81640625" style="7"/>
+    <col min="8201" max="8201" width="9.54296875" style="7" customWidth="1"/>
+    <col min="8202" max="8203" width="8.08984375" style="7" customWidth="1"/>
+    <col min="8204" max="8445" width="8.81640625" style="7"/>
     <col min="8446" max="8446" width="5" style="7" customWidth="1"/>
     <col min="8447" max="8447" width="4" style="7" customWidth="1"/>
-    <col min="8448" max="8448" width="35.765625" style="7" customWidth="1"/>
+    <col min="8448" max="8448" width="35.7265625" style="7" customWidth="1"/>
     <col min="8449" max="8449" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="8450" max="8450" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8452" max="8452" width="8.84375" style="7"/>
+    <col min="8450" max="8450" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8451" width="10.54296875" style="7" customWidth="1"/>
+    <col min="8452" max="8452" width="8.81640625" style="7"/>
     <col min="8453" max="8453" width="11" style="7" customWidth="1"/>
-    <col min="8454" max="8456" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="8460" max="8701" width="8.84375" style="7"/>
+    <col min="8454" max="8456" width="8.81640625" style="7"/>
+    <col min="8457" max="8457" width="9.54296875" style="7" customWidth="1"/>
+    <col min="8458" max="8459" width="8.08984375" style="7" customWidth="1"/>
+    <col min="8460" max="8701" width="8.81640625" style="7"/>
     <col min="8702" max="8702" width="5" style="7" customWidth="1"/>
     <col min="8703" max="8703" width="4" style="7" customWidth="1"/>
-    <col min="8704" max="8704" width="35.765625" style="7" customWidth="1"/>
+    <col min="8704" max="8704" width="35.7265625" style="7" customWidth="1"/>
     <col min="8705" max="8705" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="8706" max="8706" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8708" max="8708" width="8.84375" style="7"/>
+    <col min="8706" max="8706" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8707" width="10.54296875" style="7" customWidth="1"/>
+    <col min="8708" max="8708" width="8.81640625" style="7"/>
     <col min="8709" max="8709" width="11" style="7" customWidth="1"/>
-    <col min="8710" max="8712" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="8716" max="8957" width="8.84375" style="7"/>
+    <col min="8710" max="8712" width="8.81640625" style="7"/>
+    <col min="8713" max="8713" width="9.54296875" style="7" customWidth="1"/>
+    <col min="8714" max="8715" width="8.08984375" style="7" customWidth="1"/>
+    <col min="8716" max="8957" width="8.81640625" style="7"/>
     <col min="8958" max="8958" width="5" style="7" customWidth="1"/>
     <col min="8959" max="8959" width="4" style="7" customWidth="1"/>
-    <col min="8960" max="8960" width="35.765625" style="7" customWidth="1"/>
+    <col min="8960" max="8960" width="35.7265625" style="7" customWidth="1"/>
     <col min="8961" max="8961" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="8962" max="8962" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8964" max="8964" width="8.84375" style="7"/>
+    <col min="8962" max="8962" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8963" width="10.54296875" style="7" customWidth="1"/>
+    <col min="8964" max="8964" width="8.81640625" style="7"/>
     <col min="8965" max="8965" width="11" style="7" customWidth="1"/>
-    <col min="8966" max="8968" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="8972" max="9213" width="8.84375" style="7"/>
+    <col min="8966" max="8968" width="8.81640625" style="7"/>
+    <col min="8969" max="8969" width="9.54296875" style="7" customWidth="1"/>
+    <col min="8970" max="8971" width="8.08984375" style="7" customWidth="1"/>
+    <col min="8972" max="9213" width="8.81640625" style="7"/>
     <col min="9214" max="9214" width="5" style="7" customWidth="1"/>
     <col min="9215" max="9215" width="4" style="7" customWidth="1"/>
-    <col min="9216" max="9216" width="35.765625" style="7" customWidth="1"/>
+    <col min="9216" max="9216" width="35.7265625" style="7" customWidth="1"/>
     <col min="9217" max="9217" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="9218" max="9218" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9220" max="9220" width="8.84375" style="7"/>
+    <col min="9218" max="9218" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9219" width="10.54296875" style="7" customWidth="1"/>
+    <col min="9220" max="9220" width="8.81640625" style="7"/>
     <col min="9221" max="9221" width="11" style="7" customWidth="1"/>
-    <col min="9222" max="9224" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="9228" max="9469" width="8.84375" style="7"/>
+    <col min="9222" max="9224" width="8.81640625" style="7"/>
+    <col min="9225" max="9225" width="9.54296875" style="7" customWidth="1"/>
+    <col min="9226" max="9227" width="8.08984375" style="7" customWidth="1"/>
+    <col min="9228" max="9469" width="8.81640625" style="7"/>
     <col min="9470" max="9470" width="5" style="7" customWidth="1"/>
     <col min="9471" max="9471" width="4" style="7" customWidth="1"/>
-    <col min="9472" max="9472" width="35.765625" style="7" customWidth="1"/>
+    <col min="9472" max="9472" width="35.7265625" style="7" customWidth="1"/>
     <col min="9473" max="9473" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="9474" max="9474" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9476" max="9476" width="8.84375" style="7"/>
+    <col min="9474" max="9474" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9475" width="10.54296875" style="7" customWidth="1"/>
+    <col min="9476" max="9476" width="8.81640625" style="7"/>
     <col min="9477" max="9477" width="11" style="7" customWidth="1"/>
-    <col min="9478" max="9480" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="9484" max="9725" width="8.84375" style="7"/>
+    <col min="9478" max="9480" width="8.81640625" style="7"/>
+    <col min="9481" max="9481" width="9.54296875" style="7" customWidth="1"/>
+    <col min="9482" max="9483" width="8.08984375" style="7" customWidth="1"/>
+    <col min="9484" max="9725" width="8.81640625" style="7"/>
     <col min="9726" max="9726" width="5" style="7" customWidth="1"/>
     <col min="9727" max="9727" width="4" style="7" customWidth="1"/>
-    <col min="9728" max="9728" width="35.765625" style="7" customWidth="1"/>
+    <col min="9728" max="9728" width="35.7265625" style="7" customWidth="1"/>
     <col min="9729" max="9729" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="9730" max="9730" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9732" max="9732" width="8.84375" style="7"/>
+    <col min="9730" max="9730" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9731" width="10.54296875" style="7" customWidth="1"/>
+    <col min="9732" max="9732" width="8.81640625" style="7"/>
     <col min="9733" max="9733" width="11" style="7" customWidth="1"/>
-    <col min="9734" max="9736" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="9740" max="9981" width="8.84375" style="7"/>
+    <col min="9734" max="9736" width="8.81640625" style="7"/>
+    <col min="9737" max="9737" width="9.54296875" style="7" customWidth="1"/>
+    <col min="9738" max="9739" width="8.08984375" style="7" customWidth="1"/>
+    <col min="9740" max="9981" width="8.81640625" style="7"/>
     <col min="9982" max="9982" width="5" style="7" customWidth="1"/>
     <col min="9983" max="9983" width="4" style="7" customWidth="1"/>
-    <col min="9984" max="9984" width="35.765625" style="7" customWidth="1"/>
+    <col min="9984" max="9984" width="35.7265625" style="7" customWidth="1"/>
     <col min="9985" max="9985" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="9986" max="9986" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9988" max="9988" width="8.84375" style="7"/>
+    <col min="9986" max="9986" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9987" width="10.54296875" style="7" customWidth="1"/>
+    <col min="9988" max="9988" width="8.81640625" style="7"/>
     <col min="9989" max="9989" width="11" style="7" customWidth="1"/>
-    <col min="9990" max="9992" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="9996" max="10237" width="8.84375" style="7"/>
+    <col min="9990" max="9992" width="8.81640625" style="7"/>
+    <col min="9993" max="9993" width="9.54296875" style="7" customWidth="1"/>
+    <col min="9994" max="9995" width="8.08984375" style="7" customWidth="1"/>
+    <col min="9996" max="10237" width="8.81640625" style="7"/>
     <col min="10238" max="10238" width="5" style="7" customWidth="1"/>
     <col min="10239" max="10239" width="4" style="7" customWidth="1"/>
-    <col min="10240" max="10240" width="35.765625" style="7" customWidth="1"/>
+    <col min="10240" max="10240" width="35.7265625" style="7" customWidth="1"/>
     <col min="10241" max="10241" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="10242" max="10242" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10244" max="10244" width="8.84375" style="7"/>
+    <col min="10242" max="10242" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10243" width="10.54296875" style="7" customWidth="1"/>
+    <col min="10244" max="10244" width="8.81640625" style="7"/>
     <col min="10245" max="10245" width="11" style="7" customWidth="1"/>
-    <col min="10246" max="10248" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="10252" max="10493" width="8.84375" style="7"/>
+    <col min="10246" max="10248" width="8.81640625" style="7"/>
+    <col min="10249" max="10249" width="9.54296875" style="7" customWidth="1"/>
+    <col min="10250" max="10251" width="8.08984375" style="7" customWidth="1"/>
+    <col min="10252" max="10493" width="8.81640625" style="7"/>
     <col min="10494" max="10494" width="5" style="7" customWidth="1"/>
     <col min="10495" max="10495" width="4" style="7" customWidth="1"/>
-    <col min="10496" max="10496" width="35.765625" style="7" customWidth="1"/>
+    <col min="10496" max="10496" width="35.7265625" style="7" customWidth="1"/>
     <col min="10497" max="10497" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="10498" max="10498" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10500" max="10500" width="8.84375" style="7"/>
+    <col min="10498" max="10498" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10499" width="10.54296875" style="7" customWidth="1"/>
+    <col min="10500" max="10500" width="8.81640625" style="7"/>
     <col min="10501" max="10501" width="11" style="7" customWidth="1"/>
-    <col min="10502" max="10504" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="10508" max="10749" width="8.84375" style="7"/>
+    <col min="10502" max="10504" width="8.81640625" style="7"/>
+    <col min="10505" max="10505" width="9.54296875" style="7" customWidth="1"/>
+    <col min="10506" max="10507" width="8.08984375" style="7" customWidth="1"/>
+    <col min="10508" max="10749" width="8.81640625" style="7"/>
     <col min="10750" max="10750" width="5" style="7" customWidth="1"/>
     <col min="10751" max="10751" width="4" style="7" customWidth="1"/>
-    <col min="10752" max="10752" width="35.765625" style="7" customWidth="1"/>
+    <col min="10752" max="10752" width="35.7265625" style="7" customWidth="1"/>
     <col min="10753" max="10753" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="10754" max="10754" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10756" max="10756" width="8.84375" style="7"/>
+    <col min="10754" max="10754" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10755" width="10.54296875" style="7" customWidth="1"/>
+    <col min="10756" max="10756" width="8.81640625" style="7"/>
     <col min="10757" max="10757" width="11" style="7" customWidth="1"/>
-    <col min="10758" max="10760" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="10764" max="11005" width="8.84375" style="7"/>
+    <col min="10758" max="10760" width="8.81640625" style="7"/>
+    <col min="10761" max="10761" width="9.54296875" style="7" customWidth="1"/>
+    <col min="10762" max="10763" width="8.08984375" style="7" customWidth="1"/>
+    <col min="10764" max="11005" width="8.81640625" style="7"/>
     <col min="11006" max="11006" width="5" style="7" customWidth="1"/>
     <col min="11007" max="11007" width="4" style="7" customWidth="1"/>
-    <col min="11008" max="11008" width="35.765625" style="7" customWidth="1"/>
+    <col min="11008" max="11008" width="35.7265625" style="7" customWidth="1"/>
     <col min="11009" max="11009" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="11010" max="11010" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11012" max="11012" width="8.84375" style="7"/>
+    <col min="11010" max="11010" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11011" width="10.54296875" style="7" customWidth="1"/>
+    <col min="11012" max="11012" width="8.81640625" style="7"/>
     <col min="11013" max="11013" width="11" style="7" customWidth="1"/>
-    <col min="11014" max="11016" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="11020" max="11261" width="8.84375" style="7"/>
+    <col min="11014" max="11016" width="8.81640625" style="7"/>
+    <col min="11017" max="11017" width="9.54296875" style="7" customWidth="1"/>
+    <col min="11018" max="11019" width="8.08984375" style="7" customWidth="1"/>
+    <col min="11020" max="11261" width="8.81640625" style="7"/>
     <col min="11262" max="11262" width="5" style="7" customWidth="1"/>
     <col min="11263" max="11263" width="4" style="7" customWidth="1"/>
-    <col min="11264" max="11264" width="35.765625" style="7" customWidth="1"/>
+    <col min="11264" max="11264" width="35.7265625" style="7" customWidth="1"/>
     <col min="11265" max="11265" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="11266" max="11266" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11268" max="11268" width="8.84375" style="7"/>
+    <col min="11266" max="11266" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11267" width="10.54296875" style="7" customWidth="1"/>
+    <col min="11268" max="11268" width="8.81640625" style="7"/>
     <col min="11269" max="11269" width="11" style="7" customWidth="1"/>
-    <col min="11270" max="11272" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="11276" max="11517" width="8.84375" style="7"/>
+    <col min="11270" max="11272" width="8.81640625" style="7"/>
+    <col min="11273" max="11273" width="9.54296875" style="7" customWidth="1"/>
+    <col min="11274" max="11275" width="8.08984375" style="7" customWidth="1"/>
+    <col min="11276" max="11517" width="8.81640625" style="7"/>
     <col min="11518" max="11518" width="5" style="7" customWidth="1"/>
     <col min="11519" max="11519" width="4" style="7" customWidth="1"/>
-    <col min="11520" max="11520" width="35.765625" style="7" customWidth="1"/>
+    <col min="11520" max="11520" width="35.7265625" style="7" customWidth="1"/>
     <col min="11521" max="11521" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="11522" max="11522" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11524" max="11524" width="8.84375" style="7"/>
+    <col min="11522" max="11522" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11523" width="10.54296875" style="7" customWidth="1"/>
+    <col min="11524" max="11524" width="8.81640625" style="7"/>
     <col min="11525" max="11525" width="11" style="7" customWidth="1"/>
-    <col min="11526" max="11528" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="11532" max="11773" width="8.84375" style="7"/>
+    <col min="11526" max="11528" width="8.81640625" style="7"/>
+    <col min="11529" max="11529" width="9.54296875" style="7" customWidth="1"/>
+    <col min="11530" max="11531" width="8.08984375" style="7" customWidth="1"/>
+    <col min="11532" max="11773" width="8.81640625" style="7"/>
     <col min="11774" max="11774" width="5" style="7" customWidth="1"/>
     <col min="11775" max="11775" width="4" style="7" customWidth="1"/>
-    <col min="11776" max="11776" width="35.765625" style="7" customWidth="1"/>
+    <col min="11776" max="11776" width="35.7265625" style="7" customWidth="1"/>
     <col min="11777" max="11777" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="11778" max="11778" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11780" max="11780" width="8.84375" style="7"/>
+    <col min="11778" max="11778" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11779" width="10.54296875" style="7" customWidth="1"/>
+    <col min="11780" max="11780" width="8.81640625" style="7"/>
     <col min="11781" max="11781" width="11" style="7" customWidth="1"/>
-    <col min="11782" max="11784" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="11788" max="12029" width="8.84375" style="7"/>
+    <col min="11782" max="11784" width="8.81640625" style="7"/>
+    <col min="11785" max="11785" width="9.54296875" style="7" customWidth="1"/>
+    <col min="11786" max="11787" width="8.08984375" style="7" customWidth="1"/>
+    <col min="11788" max="12029" width="8.81640625" style="7"/>
     <col min="12030" max="12030" width="5" style="7" customWidth="1"/>
     <col min="12031" max="12031" width="4" style="7" customWidth="1"/>
-    <col min="12032" max="12032" width="35.765625" style="7" customWidth="1"/>
+    <col min="12032" max="12032" width="35.7265625" style="7" customWidth="1"/>
     <col min="12033" max="12033" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="12034" max="12034" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12036" max="12036" width="8.84375" style="7"/>
+    <col min="12034" max="12034" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12035" width="10.54296875" style="7" customWidth="1"/>
+    <col min="12036" max="12036" width="8.81640625" style="7"/>
     <col min="12037" max="12037" width="11" style="7" customWidth="1"/>
-    <col min="12038" max="12040" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="12044" max="12285" width="8.84375" style="7"/>
+    <col min="12038" max="12040" width="8.81640625" style="7"/>
+    <col min="12041" max="12041" width="9.54296875" style="7" customWidth="1"/>
+    <col min="12042" max="12043" width="8.08984375" style="7" customWidth="1"/>
+    <col min="12044" max="12285" width="8.81640625" style="7"/>
     <col min="12286" max="12286" width="5" style="7" customWidth="1"/>
     <col min="12287" max="12287" width="4" style="7" customWidth="1"/>
-    <col min="12288" max="12288" width="35.765625" style="7" customWidth="1"/>
+    <col min="12288" max="12288" width="35.7265625" style="7" customWidth="1"/>
     <col min="12289" max="12289" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="12290" max="12290" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12292" max="12292" width="8.84375" style="7"/>
+    <col min="12290" max="12290" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12291" width="10.54296875" style="7" customWidth="1"/>
+    <col min="12292" max="12292" width="8.81640625" style="7"/>
     <col min="12293" max="12293" width="11" style="7" customWidth="1"/>
-    <col min="12294" max="12296" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="12300" max="12541" width="8.84375" style="7"/>
+    <col min="12294" max="12296" width="8.81640625" style="7"/>
+    <col min="12297" max="12297" width="9.54296875" style="7" customWidth="1"/>
+    <col min="12298" max="12299" width="8.08984375" style="7" customWidth="1"/>
+    <col min="12300" max="12541" width="8.81640625" style="7"/>
     <col min="12542" max="12542" width="5" style="7" customWidth="1"/>
     <col min="12543" max="12543" width="4" style="7" customWidth="1"/>
-    <col min="12544" max="12544" width="35.765625" style="7" customWidth="1"/>
+    <col min="12544" max="12544" width="35.7265625" style="7" customWidth="1"/>
     <col min="12545" max="12545" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="12546" max="12546" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12548" max="12548" width="8.84375" style="7"/>
+    <col min="12546" max="12546" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12547" width="10.54296875" style="7" customWidth="1"/>
+    <col min="12548" max="12548" width="8.81640625" style="7"/>
     <col min="12549" max="12549" width="11" style="7" customWidth="1"/>
-    <col min="12550" max="12552" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="12556" max="12797" width="8.84375" style="7"/>
+    <col min="12550" max="12552" width="8.81640625" style="7"/>
+    <col min="12553" max="12553" width="9.54296875" style="7" customWidth="1"/>
+    <col min="12554" max="12555" width="8.08984375" style="7" customWidth="1"/>
+    <col min="12556" max="12797" width="8.81640625" style="7"/>
     <col min="12798" max="12798" width="5" style="7" customWidth="1"/>
     <col min="12799" max="12799" width="4" style="7" customWidth="1"/>
-    <col min="12800" max="12800" width="35.765625" style="7" customWidth="1"/>
+    <col min="12800" max="12800" width="35.7265625" style="7" customWidth="1"/>
     <col min="12801" max="12801" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="12802" max="12802" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12804" max="12804" width="8.84375" style="7"/>
+    <col min="12802" max="12802" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12803" width="10.54296875" style="7" customWidth="1"/>
+    <col min="12804" max="12804" width="8.81640625" style="7"/>
     <col min="12805" max="12805" width="11" style="7" customWidth="1"/>
-    <col min="12806" max="12808" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="12812" max="13053" width="8.84375" style="7"/>
+    <col min="12806" max="12808" width="8.81640625" style="7"/>
+    <col min="12809" max="12809" width="9.54296875" style="7" customWidth="1"/>
+    <col min="12810" max="12811" width="8.08984375" style="7" customWidth="1"/>
+    <col min="12812" max="13053" width="8.81640625" style="7"/>
     <col min="13054" max="13054" width="5" style="7" customWidth="1"/>
     <col min="13055" max="13055" width="4" style="7" customWidth="1"/>
-    <col min="13056" max="13056" width="35.765625" style="7" customWidth="1"/>
+    <col min="13056" max="13056" width="35.7265625" style="7" customWidth="1"/>
     <col min="13057" max="13057" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="13058" max="13058" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13060" max="13060" width="8.84375" style="7"/>
+    <col min="13058" max="13058" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13059" width="10.54296875" style="7" customWidth="1"/>
+    <col min="13060" max="13060" width="8.81640625" style="7"/>
     <col min="13061" max="13061" width="11" style="7" customWidth="1"/>
-    <col min="13062" max="13064" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="13068" max="13309" width="8.84375" style="7"/>
+    <col min="13062" max="13064" width="8.81640625" style="7"/>
+    <col min="13065" max="13065" width="9.54296875" style="7" customWidth="1"/>
+    <col min="13066" max="13067" width="8.08984375" style="7" customWidth="1"/>
+    <col min="13068" max="13309" width="8.81640625" style="7"/>
     <col min="13310" max="13310" width="5" style="7" customWidth="1"/>
     <col min="13311" max="13311" width="4" style="7" customWidth="1"/>
-    <col min="13312" max="13312" width="35.765625" style="7" customWidth="1"/>
+    <col min="13312" max="13312" width="35.7265625" style="7" customWidth="1"/>
     <col min="13313" max="13313" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="13314" max="13314" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13316" max="13316" width="8.84375" style="7"/>
+    <col min="13314" max="13314" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13315" width="10.54296875" style="7" customWidth="1"/>
+    <col min="13316" max="13316" width="8.81640625" style="7"/>
     <col min="13317" max="13317" width="11" style="7" customWidth="1"/>
-    <col min="13318" max="13320" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="13324" max="13565" width="8.84375" style="7"/>
+    <col min="13318" max="13320" width="8.81640625" style="7"/>
+    <col min="13321" max="13321" width="9.54296875" style="7" customWidth="1"/>
+    <col min="13322" max="13323" width="8.08984375" style="7" customWidth="1"/>
+    <col min="13324" max="13565" width="8.81640625" style="7"/>
     <col min="13566" max="13566" width="5" style="7" customWidth="1"/>
     <col min="13567" max="13567" width="4" style="7" customWidth="1"/>
-    <col min="13568" max="13568" width="35.765625" style="7" customWidth="1"/>
+    <col min="13568" max="13568" width="35.7265625" style="7" customWidth="1"/>
     <col min="13569" max="13569" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="13570" max="13570" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13572" max="13572" width="8.84375" style="7"/>
+    <col min="13570" max="13570" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13571" width="10.54296875" style="7" customWidth="1"/>
+    <col min="13572" max="13572" width="8.81640625" style="7"/>
     <col min="13573" max="13573" width="11" style="7" customWidth="1"/>
-    <col min="13574" max="13576" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="13580" max="13821" width="8.84375" style="7"/>
+    <col min="13574" max="13576" width="8.81640625" style="7"/>
+    <col min="13577" max="13577" width="9.54296875" style="7" customWidth="1"/>
+    <col min="13578" max="13579" width="8.08984375" style="7" customWidth="1"/>
+    <col min="13580" max="13821" width="8.81640625" style="7"/>
     <col min="13822" max="13822" width="5" style="7" customWidth="1"/>
     <col min="13823" max="13823" width="4" style="7" customWidth="1"/>
-    <col min="13824" max="13824" width="35.765625" style="7" customWidth="1"/>
+    <col min="13824" max="13824" width="35.7265625" style="7" customWidth="1"/>
     <col min="13825" max="13825" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="13826" max="13826" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13828" max="13828" width="8.84375" style="7"/>
+    <col min="13826" max="13826" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13827" width="10.54296875" style="7" customWidth="1"/>
+    <col min="13828" max="13828" width="8.81640625" style="7"/>
     <col min="13829" max="13829" width="11" style="7" customWidth="1"/>
-    <col min="13830" max="13832" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="13836" max="14077" width="8.84375" style="7"/>
+    <col min="13830" max="13832" width="8.81640625" style="7"/>
+    <col min="13833" max="13833" width="9.54296875" style="7" customWidth="1"/>
+    <col min="13834" max="13835" width="8.08984375" style="7" customWidth="1"/>
+    <col min="13836" max="14077" width="8.81640625" style="7"/>
     <col min="14078" max="14078" width="5" style="7" customWidth="1"/>
     <col min="14079" max="14079" width="4" style="7" customWidth="1"/>
-    <col min="14080" max="14080" width="35.765625" style="7" customWidth="1"/>
+    <col min="14080" max="14080" width="35.7265625" style="7" customWidth="1"/>
     <col min="14081" max="14081" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="14082" max="14082" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14084" max="14084" width="8.84375" style="7"/>
+    <col min="14082" max="14082" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14083" width="10.54296875" style="7" customWidth="1"/>
+    <col min="14084" max="14084" width="8.81640625" style="7"/>
     <col min="14085" max="14085" width="11" style="7" customWidth="1"/>
-    <col min="14086" max="14088" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="14092" max="14333" width="8.84375" style="7"/>
+    <col min="14086" max="14088" width="8.81640625" style="7"/>
+    <col min="14089" max="14089" width="9.54296875" style="7" customWidth="1"/>
+    <col min="14090" max="14091" width="8.08984375" style="7" customWidth="1"/>
+    <col min="14092" max="14333" width="8.81640625" style="7"/>
     <col min="14334" max="14334" width="5" style="7" customWidth="1"/>
     <col min="14335" max="14335" width="4" style="7" customWidth="1"/>
-    <col min="14336" max="14336" width="35.765625" style="7" customWidth="1"/>
+    <col min="14336" max="14336" width="35.7265625" style="7" customWidth="1"/>
     <col min="14337" max="14337" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="14338" max="14338" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14340" max="14340" width="8.84375" style="7"/>
+    <col min="14338" max="14338" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14339" width="10.54296875" style="7" customWidth="1"/>
+    <col min="14340" max="14340" width="8.81640625" style="7"/>
     <col min="14341" max="14341" width="11" style="7" customWidth="1"/>
-    <col min="14342" max="14344" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="14348" max="14589" width="8.84375" style="7"/>
+    <col min="14342" max="14344" width="8.81640625" style="7"/>
+    <col min="14345" max="14345" width="9.54296875" style="7" customWidth="1"/>
+    <col min="14346" max="14347" width="8.08984375" style="7" customWidth="1"/>
+    <col min="14348" max="14589" width="8.81640625" style="7"/>
     <col min="14590" max="14590" width="5" style="7" customWidth="1"/>
     <col min="14591" max="14591" width="4" style="7" customWidth="1"/>
-    <col min="14592" max="14592" width="35.765625" style="7" customWidth="1"/>
+    <col min="14592" max="14592" width="35.7265625" style="7" customWidth="1"/>
     <col min="14593" max="14593" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="14594" max="14594" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14596" max="14596" width="8.84375" style="7"/>
+    <col min="14594" max="14594" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14595" width="10.54296875" style="7" customWidth="1"/>
+    <col min="14596" max="14596" width="8.81640625" style="7"/>
     <col min="14597" max="14597" width="11" style="7" customWidth="1"/>
-    <col min="14598" max="14600" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="14604" max="14845" width="8.84375" style="7"/>
+    <col min="14598" max="14600" width="8.81640625" style="7"/>
+    <col min="14601" max="14601" width="9.54296875" style="7" customWidth="1"/>
+    <col min="14602" max="14603" width="8.08984375" style="7" customWidth="1"/>
+    <col min="14604" max="14845" width="8.81640625" style="7"/>
     <col min="14846" max="14846" width="5" style="7" customWidth="1"/>
     <col min="14847" max="14847" width="4" style="7" customWidth="1"/>
-    <col min="14848" max="14848" width="35.765625" style="7" customWidth="1"/>
+    <col min="14848" max="14848" width="35.7265625" style="7" customWidth="1"/>
     <col min="14849" max="14849" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="14850" max="14850" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14852" max="14852" width="8.84375" style="7"/>
+    <col min="14850" max="14850" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14851" width="10.54296875" style="7" customWidth="1"/>
+    <col min="14852" max="14852" width="8.81640625" style="7"/>
     <col min="14853" max="14853" width="11" style="7" customWidth="1"/>
-    <col min="14854" max="14856" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="14860" max="15101" width="8.84375" style="7"/>
+    <col min="14854" max="14856" width="8.81640625" style="7"/>
+    <col min="14857" max="14857" width="9.54296875" style="7" customWidth="1"/>
+    <col min="14858" max="14859" width="8.08984375" style="7" customWidth="1"/>
+    <col min="14860" max="15101" width="8.81640625" style="7"/>
     <col min="15102" max="15102" width="5" style="7" customWidth="1"/>
     <col min="15103" max="15103" width="4" style="7" customWidth="1"/>
-    <col min="15104" max="15104" width="35.765625" style="7" customWidth="1"/>
+    <col min="15104" max="15104" width="35.7265625" style="7" customWidth="1"/>
     <col min="15105" max="15105" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="15106" max="15106" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15108" max="15108" width="8.84375" style="7"/>
+    <col min="15106" max="15106" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15107" width="10.54296875" style="7" customWidth="1"/>
+    <col min="15108" max="15108" width="8.81640625" style="7"/>
     <col min="15109" max="15109" width="11" style="7" customWidth="1"/>
-    <col min="15110" max="15112" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="15116" max="15357" width="8.84375" style="7"/>
+    <col min="15110" max="15112" width="8.81640625" style="7"/>
+    <col min="15113" max="15113" width="9.54296875" style="7" customWidth="1"/>
+    <col min="15114" max="15115" width="8.08984375" style="7" customWidth="1"/>
+    <col min="15116" max="15357" width="8.81640625" style="7"/>
     <col min="15358" max="15358" width="5" style="7" customWidth="1"/>
     <col min="15359" max="15359" width="4" style="7" customWidth="1"/>
-    <col min="15360" max="15360" width="35.765625" style="7" customWidth="1"/>
+    <col min="15360" max="15360" width="35.7265625" style="7" customWidth="1"/>
     <col min="15361" max="15361" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="15362" max="15362" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15364" max="15364" width="8.84375" style="7"/>
+    <col min="15362" max="15362" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15363" width="10.54296875" style="7" customWidth="1"/>
+    <col min="15364" max="15364" width="8.81640625" style="7"/>
     <col min="15365" max="15365" width="11" style="7" customWidth="1"/>
-    <col min="15366" max="15368" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="15372" max="15613" width="8.84375" style="7"/>
+    <col min="15366" max="15368" width="8.81640625" style="7"/>
+    <col min="15369" max="15369" width="9.54296875" style="7" customWidth="1"/>
+    <col min="15370" max="15371" width="8.08984375" style="7" customWidth="1"/>
+    <col min="15372" max="15613" width="8.81640625" style="7"/>
     <col min="15614" max="15614" width="5" style="7" customWidth="1"/>
     <col min="15615" max="15615" width="4" style="7" customWidth="1"/>
-    <col min="15616" max="15616" width="35.765625" style="7" customWidth="1"/>
+    <col min="15616" max="15616" width="35.7265625" style="7" customWidth="1"/>
     <col min="15617" max="15617" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="15618" max="15618" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15620" max="15620" width="8.84375" style="7"/>
+    <col min="15618" max="15618" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15619" width="10.54296875" style="7" customWidth="1"/>
+    <col min="15620" max="15620" width="8.81640625" style="7"/>
     <col min="15621" max="15621" width="11" style="7" customWidth="1"/>
-    <col min="15622" max="15624" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="15628" max="15869" width="8.84375" style="7"/>
+    <col min="15622" max="15624" width="8.81640625" style="7"/>
+    <col min="15625" max="15625" width="9.54296875" style="7" customWidth="1"/>
+    <col min="15626" max="15627" width="8.08984375" style="7" customWidth="1"/>
+    <col min="15628" max="15869" width="8.81640625" style="7"/>
     <col min="15870" max="15870" width="5" style="7" customWidth="1"/>
     <col min="15871" max="15871" width="4" style="7" customWidth="1"/>
-    <col min="15872" max="15872" width="35.765625" style="7" customWidth="1"/>
+    <col min="15872" max="15872" width="35.7265625" style="7" customWidth="1"/>
     <col min="15873" max="15873" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="15874" max="15874" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15876" max="15876" width="8.84375" style="7"/>
+    <col min="15874" max="15874" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15875" width="10.54296875" style="7" customWidth="1"/>
+    <col min="15876" max="15876" width="8.81640625" style="7"/>
     <col min="15877" max="15877" width="11" style="7" customWidth="1"/>
-    <col min="15878" max="15880" width="8.84375" style="7"/>
-[...2 lines deleted...]
-    <col min="15884" max="16125" width="8.84375" style="7"/>
+    <col min="15878" max="15880" width="8.81640625" style="7"/>
+    <col min="15881" max="15881" width="9.54296875" style="7" customWidth="1"/>
+    <col min="15882" max="15883" width="8.08984375" style="7" customWidth="1"/>
+    <col min="15884" max="16125" width="8.81640625" style="7"/>
     <col min="16126" max="16126" width="5" style="7" customWidth="1"/>
     <col min="16127" max="16127" width="4" style="7" customWidth="1"/>
-    <col min="16128" max="16128" width="35.765625" style="7" customWidth="1"/>
+    <col min="16128" max="16128" width="35.7265625" style="7" customWidth="1"/>
     <col min="16129" max="16129" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="16130" max="16130" width="10.07421875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16132" max="16132" width="8.84375" style="7"/>
+    <col min="16130" max="16130" width="10.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16131" width="10.54296875" style="7" customWidth="1"/>
+    <col min="16132" max="16132" width="8.81640625" style="7"/>
     <col min="16133" max="16133" width="11" style="7" customWidth="1"/>
-    <col min="16134" max="16136" width="8.84375" style="7"/>
-[...3 lines deleted...]
-    <col min="16382" max="16384" width="8.765625" style="7" customWidth="1"/>
+    <col min="16134" max="16136" width="8.81640625" style="7"/>
+    <col min="16137" max="16137" width="9.54296875" style="7" customWidth="1"/>
+    <col min="16138" max="16139" width="8.08984375" style="7" customWidth="1"/>
+    <col min="16140" max="16381" width="8.81640625" style="7"/>
+    <col min="16382" max="16384" width="8.7265625" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="2:6" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B1" s="516" t="s">
-        <v>2224</v>
-[...6 lines deleted...]
-    <row r="2" spans="2:6" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+        <v>2221</v>
+      </c>
+      <c r="C1" s="490"/>
+      <c r="D1" s="490"/>
+      <c r="E1" s="491"/>
+      <c r="F1" s="186"/>
+    </row>
+    <row r="2" spans="2:6" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="517" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      <c r="E2" s="508"/>
+        <v>118</v>
+      </c>
+      <c r="C2" s="493"/>
+      <c r="D2" s="493"/>
+      <c r="E2" s="494"/>
       <c r="F2" s="13"/>
     </row>
-    <row r="3" spans="2:6" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="B3" s="168"/>
+    <row r="3" spans="2:6" ht="18" x14ac:dyDescent="0.35">
+      <c r="B3" s="167"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="21"/>
       <c r="F3" s="12"/>
     </row>
-    <row r="4" spans="2:6" x14ac:dyDescent="0.35">
-      <c r="B4" s="168"/>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B4" s="167"/>
       <c r="C4" s="518" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D4" s="518"/>
-      <c r="E4" s="253"/>
-[...3 lines deleted...]
-      <c r="B5" s="168"/>
+      <c r="E4" s="252"/>
+      <c r="F4" s="281"/>
+    </row>
+    <row r="5" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B5" s="167"/>
       <c r="C5" s="518"/>
       <c r="D5" s="518"/>
-      <c r="E5" s="253"/>
-[...3 lines deleted...]
-      <c r="B6" s="168"/>
+      <c r="E5" s="252"/>
+      <c r="F5" s="281"/>
+    </row>
+    <row r="6" spans="2:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="167"/>
       <c r="E6" s="22"/>
     </row>
-    <row r="7" spans="2:6" ht="51.5" thickBot="1" x14ac:dyDescent="0.45">
-[...12 lines deleted...]
-      <c r="C8" s="284" t="s">
+    <row r="7" spans="2:6" ht="70.2" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="167"/>
+      <c r="C7" s="288" t="s">
+        <v>146</v>
+      </c>
+      <c r="D7" s="289" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E7" s="282"/>
+      <c r="F7" s="264"/>
+    </row>
+    <row r="8" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B8" s="167"/>
+      <c r="C8" s="283" t="s">
         <v>101</v>
       </c>
-      <c r="D8" s="285"/>
+      <c r="D8" s="284"/>
       <c r="E8" s="22"/>
     </row>
-    <row r="9" spans="2:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C9" s="286" t="s">
+    <row r="9" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B9" s="167"/>
+      <c r="C9" s="285" t="s">
         <v>90</v>
       </c>
-      <c r="D9" s="285"/>
+      <c r="D9" s="284"/>
       <c r="E9" s="22"/>
     </row>
-    <row r="10" spans="2:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C10" s="286" t="s">
+    <row r="10" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B10" s="167"/>
+      <c r="C10" s="285" t="s">
         <v>91</v>
       </c>
-      <c r="D10" s="285"/>
+      <c r="D10" s="284"/>
       <c r="E10" s="22"/>
     </row>
-    <row r="11" spans="2:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C11" s="286" t="s">
+    <row r="11" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B11" s="167"/>
+      <c r="C11" s="285" t="s">
         <v>92</v>
       </c>
-      <c r="D11" s="285"/>
+      <c r="D11" s="284"/>
       <c r="E11" s="22"/>
     </row>
-    <row r="12" spans="2:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C12" s="286" t="s">
+    <row r="12" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B12" s="167"/>
+      <c r="C12" s="285" t="s">
         <v>93</v>
       </c>
-      <c r="D12" s="285"/>
+      <c r="D12" s="284"/>
       <c r="E12" s="22"/>
     </row>
-    <row r="13" spans="2:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C13" s="286" t="s">
+    <row r="13" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B13" s="167"/>
+      <c r="C13" s="285" t="s">
         <v>94</v>
       </c>
-      <c r="D13" s="285"/>
+      <c r="D13" s="284"/>
       <c r="E13" s="22"/>
     </row>
-    <row r="14" spans="2:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C14" s="286" t="s">
+    <row r="14" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B14" s="167"/>
+      <c r="C14" s="285" t="s">
         <v>95</v>
       </c>
-      <c r="D14" s="285"/>
+      <c r="D14" s="284"/>
       <c r="E14" s="22"/>
     </row>
-    <row r="15" spans="2:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C15" s="286" t="s">
+    <row r="15" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B15" s="167"/>
+      <c r="C15" s="285" t="s">
         <v>96</v>
       </c>
-      <c r="D15" s="285"/>
+      <c r="D15" s="284"/>
       <c r="E15" s="22"/>
     </row>
-    <row r="16" spans="2:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C16" s="286" t="s">
+    <row r="16" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B16" s="167"/>
+      <c r="C16" s="285" t="s">
         <v>97</v>
       </c>
-      <c r="D16" s="285"/>
+      <c r="D16" s="284"/>
       <c r="E16" s="22"/>
     </row>
-    <row r="17" spans="2:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C17" s="286" t="s">
+    <row r="17" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B17" s="167"/>
+      <c r="C17" s="285" t="s">
         <v>98</v>
       </c>
-      <c r="D17" s="285"/>
+      <c r="D17" s="284"/>
       <c r="E17" s="22"/>
     </row>
-    <row r="18" spans="2:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="C18" s="286" t="s">
+    <row r="18" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B18" s="167"/>
+      <c r="C18" s="285" t="s">
         <v>99</v>
       </c>
-      <c r="D18" s="285"/>
+      <c r="D18" s="284"/>
       <c r="E18" s="22"/>
     </row>
-    <row r="19" spans="2:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="C19" s="287" t="s">
+    <row r="19" spans="2:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="167"/>
+      <c r="C19" s="286" t="s">
         <v>100</v>
       </c>
-      <c r="D19" s="288"/>
+      <c r="D19" s="287"/>
       <c r="E19" s="22"/>
     </row>
-    <row r="20" spans="2:6" s="6" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
-[...3 lines deleted...]
-      <c r="E20" s="191"/>
+    <row r="20" spans="2:6" s="6" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="187"/>
+      <c r="C20" s="188"/>
+      <c r="D20" s="189"/>
+      <c r="E20" s="190"/>
       <c r="F20" s="15"/>
     </row>
-    <row r="21" spans="2:6" s="6" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="21" spans="2:6" s="6" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="B21" s="14"/>
     </row>
-    <row r="22" spans="2:6" s="6" customFormat="1" ht="18.5" x14ac:dyDescent="0.45"/>
+    <row r="22" spans="2:6" s="6" customFormat="1" ht="18" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="C4:D5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.75" top="1" bottom="0.5" header="0.5" footer="0.25"/>
   <pageSetup fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Helv,Bold"PROPOSAL PAGE 6</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K17"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.07421875" style="7" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="8.765625" style="7"/>
+    <col min="1" max="1" width="3.08984375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="38.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.453125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.7265625" style="7"/>
+    <col min="7" max="7" width="38.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.453125" style="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.7265625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="2:11" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B1" s="509" t="s">
-        <v>2224</v>
+        <v>2221</v>
       </c>
       <c r="C1" s="510"/>
       <c r="D1" s="510"/>
       <c r="E1" s="511"/>
       <c r="F1" s="16"/>
       <c r="G1" s="509" t="s">
-        <v>2245</v>
+        <v>2242</v>
       </c>
       <c r="H1" s="510"/>
       <c r="I1" s="510"/>
       <c r="J1" s="511"/>
       <c r="K1" s="16"/>
     </row>
-    <row r="2" spans="2:11" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="2" spans="2:11" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="512" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C2" s="513"/>
       <c r="D2" s="513"/>
       <c r="E2" s="514"/>
       <c r="F2" s="13"/>
       <c r="G2" s="512" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="H2" s="513"/>
       <c r="I2" s="513"/>
       <c r="J2" s="514"/>
       <c r="K2" s="13"/>
     </row>
-    <row r="3" spans="2:11" s="180" customFormat="1" ht="34" x14ac:dyDescent="0.4">
-      <c r="B3" s="185" t="s">
+    <row r="3" spans="2:11" s="179" customFormat="1" ht="34.799999999999997" x14ac:dyDescent="0.35">
+      <c r="B3" s="184" t="s">
         <v>102</v>
       </c>
-      <c r="C3" s="186" t="s">
-[...8 lines deleted...]
-      <c r="G3" s="185" t="s">
+      <c r="C3" s="185" t="s">
+        <v>166</v>
+      </c>
+      <c r="D3" s="280" t="s">
+        <v>130</v>
+      </c>
+      <c r="E3" s="354" t="s">
+        <v>131</v>
+      </c>
+      <c r="G3" s="184" t="s">
         <v>102</v>
       </c>
-      <c r="H3" s="186" t="s">
-[...10 lines deleted...]
-      <c r="B4" s="168" t="s">
+      <c r="H3" s="185" t="s">
+        <v>166</v>
+      </c>
+      <c r="I3" s="280" t="s">
+        <v>130</v>
+      </c>
+      <c r="J3" s="354" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="4" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B4" s="167" t="s">
         <v>101</v>
       </c>
-      <c r="C4" s="184"/>
-[...1 lines deleted...]
-      <c r="E4" s="354">
+      <c r="C4" s="183"/>
+      <c r="D4" s="191"/>
+      <c r="E4" s="353">
         <f>IFERROR(D4*1.33, )</f>
         <v>0</v>
       </c>
-      <c r="G4" s="168" t="s">
+      <c r="G4" s="167" t="s">
         <v>101</v>
       </c>
-      <c r="H4" s="184"/>
-[...1 lines deleted...]
-      <c r="J4" s="354">
+      <c r="H4" s="183"/>
+      <c r="I4" s="191"/>
+      <c r="J4" s="353">
         <f>IFERROR(I4*1.395, )</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B5" s="168" t="s">
+    <row r="5" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B5" s="167" t="s">
         <v>90</v>
       </c>
-      <c r="C5" s="184"/>
-[...1 lines deleted...]
-      <c r="E5" s="193">
+      <c r="C5" s="183"/>
+      <c r="D5" s="180"/>
+      <c r="E5" s="192">
         <f>IFERROR(D5*1.33, )</f>
         <v>0</v>
       </c>
-      <c r="G5" s="168" t="s">
+      <c r="G5" s="167" t="s">
         <v>90</v>
       </c>
-      <c r="H5" s="184"/>
-[...1 lines deleted...]
-      <c r="J5" s="193">
+      <c r="H5" s="183"/>
+      <c r="I5" s="180"/>
+      <c r="J5" s="192">
         <f t="shared" ref="J5:J15" si="0">IFERROR(I5*1.395, )</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B6" s="168" t="s">
+    <row r="6" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B6" s="167" t="s">
         <v>91</v>
       </c>
-      <c r="C6" s="184"/>
-[...1 lines deleted...]
-      <c r="E6" s="193">
+      <c r="C6" s="183"/>
+      <c r="D6" s="180"/>
+      <c r="E6" s="192">
         <f t="shared" ref="E6:E14" si="1">IFERROR(D6*1.33, )</f>
         <v>0</v>
       </c>
-      <c r="G6" s="168" t="s">
+      <c r="G6" s="167" t="s">
         <v>91</v>
       </c>
-      <c r="H6" s="184"/>
-[...1 lines deleted...]
-      <c r="J6" s="193">
+      <c r="H6" s="183"/>
+      <c r="I6" s="180"/>
+      <c r="J6" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B7" s="168" t="s">
+    <row r="7" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B7" s="167" t="s">
         <v>92</v>
       </c>
-      <c r="C7" s="184"/>
-[...1 lines deleted...]
-      <c r="E7" s="193">
+      <c r="C7" s="183"/>
+      <c r="D7" s="180"/>
+      <c r="E7" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G7" s="168" t="s">
+      <c r="G7" s="167" t="s">
         <v>92</v>
       </c>
-      <c r="H7" s="184"/>
-[...1 lines deleted...]
-      <c r="J7" s="193">
+      <c r="H7" s="183"/>
+      <c r="I7" s="180"/>
+      <c r="J7" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B8" s="168" t="s">
+    <row r="8" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B8" s="167" t="s">
         <v>93</v>
       </c>
-      <c r="C8" s="184"/>
-[...1 lines deleted...]
-      <c r="E8" s="193">
+      <c r="C8" s="183"/>
+      <c r="D8" s="180"/>
+      <c r="E8" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G8" s="168" t="s">
+      <c r="G8" s="167" t="s">
         <v>93</v>
       </c>
-      <c r="H8" s="184"/>
-[...1 lines deleted...]
-      <c r="J8" s="193">
+      <c r="H8" s="183"/>
+      <c r="I8" s="180"/>
+      <c r="J8" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B9" s="168" t="s">
+    <row r="9" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B9" s="167" t="s">
         <v>94</v>
       </c>
-      <c r="C9" s="184"/>
-[...1 lines deleted...]
-      <c r="E9" s="193">
+      <c r="C9" s="183"/>
+      <c r="D9" s="180"/>
+      <c r="E9" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G9" s="168" t="s">
+      <c r="G9" s="167" t="s">
         <v>94</v>
       </c>
-      <c r="H9" s="184"/>
-[...1 lines deleted...]
-      <c r="J9" s="193">
+      <c r="H9" s="183"/>
+      <c r="I9" s="180"/>
+      <c r="J9" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B10" s="168" t="s">
+    <row r="10" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B10" s="167" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="184"/>
-[...1 lines deleted...]
-      <c r="E10" s="193">
+      <c r="C10" s="183"/>
+      <c r="D10" s="180"/>
+      <c r="E10" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G10" s="168" t="s">
+      <c r="G10" s="167" t="s">
         <v>95</v>
       </c>
-      <c r="H10" s="184"/>
-[...1 lines deleted...]
-      <c r="J10" s="193">
+      <c r="H10" s="183"/>
+      <c r="I10" s="180"/>
+      <c r="J10" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B11" s="168" t="s">
+    <row r="11" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B11" s="167" t="s">
         <v>96</v>
       </c>
-      <c r="C11" s="184"/>
-[...1 lines deleted...]
-      <c r="E11" s="193">
+      <c r="C11" s="183"/>
+      <c r="D11" s="180"/>
+      <c r="E11" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G11" s="168" t="s">
+      <c r="G11" s="167" t="s">
         <v>96</v>
       </c>
-      <c r="H11" s="184"/>
-[...1 lines deleted...]
-      <c r="J11" s="193">
+      <c r="H11" s="183"/>
+      <c r="I11" s="180"/>
+      <c r="J11" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B12" s="168" t="s">
+    <row r="12" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B12" s="167" t="s">
         <v>97</v>
       </c>
-      <c r="C12" s="184"/>
-[...1 lines deleted...]
-      <c r="E12" s="193">
+      <c r="C12" s="183"/>
+      <c r="D12" s="180"/>
+      <c r="E12" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G12" s="168" t="s">
+      <c r="G12" s="167" t="s">
         <v>97</v>
       </c>
-      <c r="H12" s="184"/>
-[...1 lines deleted...]
-      <c r="J12" s="193">
+      <c r="H12" s="183"/>
+      <c r="I12" s="180"/>
+      <c r="J12" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B13" s="168" t="s">
+    <row r="13" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B13" s="167" t="s">
         <v>98</v>
       </c>
-      <c r="C13" s="184"/>
-[...1 lines deleted...]
-      <c r="E13" s="193">
+      <c r="C13" s="183"/>
+      <c r="D13" s="180"/>
+      <c r="E13" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G13" s="168" t="s">
+      <c r="G13" s="167" t="s">
         <v>98</v>
       </c>
-      <c r="H13" s="184"/>
-[...1 lines deleted...]
-      <c r="J13" s="193">
+      <c r="H13" s="183"/>
+      <c r="I13" s="180"/>
+      <c r="J13" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B14" s="168" t="s">
+    <row r="14" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B14" s="167" t="s">
         <v>99</v>
       </c>
-      <c r="C14" s="184"/>
-[...1 lines deleted...]
-      <c r="E14" s="193">
+      <c r="C14" s="183"/>
+      <c r="D14" s="180"/>
+      <c r="E14" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G14" s="168" t="s">
+      <c r="G14" s="167" t="s">
         <v>99</v>
       </c>
-      <c r="H14" s="184"/>
-[...1 lines deleted...]
-      <c r="J14" s="193">
+      <c r="H14" s="183"/>
+      <c r="I14" s="180"/>
+      <c r="J14" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:11" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B15" s="356" t="s">
+    <row r="15" spans="2:11" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="355" t="s">
         <v>100</v>
       </c>
-      <c r="C15" s="194"/>
-[...1 lines deleted...]
-      <c r="E15" s="357">
+      <c r="C15" s="193"/>
+      <c r="D15" s="181"/>
+      <c r="E15" s="356">
         <f>IFERROR(D15*1.33, )</f>
         <v>0</v>
       </c>
-      <c r="G15" s="356" t="s">
+      <c r="G15" s="355" t="s">
         <v>100</v>
       </c>
-      <c r="H15" s="194"/>
-[...1 lines deleted...]
-      <c r="J15" s="357">
+      <c r="H15" s="193"/>
+      <c r="I15" s="181"/>
+      <c r="J15" s="356">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:7" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B17" s="7" t="s">
-        <v>2246</v>
+        <v>2243</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>2230</v>
+        <v>2227</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="G1:J1"/>
     <mergeCell ref="G2:J2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.75" top="1" bottom="0.5" header="0.5" footer="0.25"/>
   <pageSetup scale="77" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Helv,Bold"PROPOSAL PAGE 7</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.3046875" style="7" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="260" max="260" width="18.765625" style="7" customWidth="1"/>
+    <col min="1" max="1" width="3.26953125" style="7" customWidth="1"/>
+    <col min="2" max="4" width="7.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.453125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.08984375" style="7" customWidth="1"/>
+    <col min="9" max="9" width="9.26953125" style="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.26953125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.54296875" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.26953125" style="7" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.54296875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.453125" style="7" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="10.54296875" style="7" bestFit="1" customWidth="1"/>
+    <col min="19" max="255" width="9.26953125" style="7"/>
+    <col min="256" max="256" width="3.54296875" style="7" customWidth="1"/>
+    <col min="257" max="257" width="7.7265625" style="7" customWidth="1"/>
+    <col min="258" max="258" width="7.54296875" style="7" customWidth="1"/>
+    <col min="259" max="259" width="9.453125" style="7" customWidth="1"/>
+    <col min="260" max="260" width="18.7265625" style="7" customWidth="1"/>
     <col min="261" max="262" width="10" style="7" customWidth="1"/>
-    <col min="263" max="271" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="516" max="516" width="18.765625" style="7" customWidth="1"/>
+    <col min="263" max="271" width="9.54296875" style="7" customWidth="1"/>
+    <col min="272" max="272" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="273" max="273" width="10.08984375" style="7" customWidth="1"/>
+    <col min="274" max="511" width="9.26953125" style="7"/>
+    <col min="512" max="512" width="3.54296875" style="7" customWidth="1"/>
+    <col min="513" max="513" width="7.7265625" style="7" customWidth="1"/>
+    <col min="514" max="514" width="7.54296875" style="7" customWidth="1"/>
+    <col min="515" max="515" width="9.453125" style="7" customWidth="1"/>
+    <col min="516" max="516" width="18.7265625" style="7" customWidth="1"/>
     <col min="517" max="518" width="10" style="7" customWidth="1"/>
-    <col min="519" max="527" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="772" max="772" width="18.765625" style="7" customWidth="1"/>
+    <col min="519" max="527" width="9.54296875" style="7" customWidth="1"/>
+    <col min="528" max="528" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="529" max="529" width="10.08984375" style="7" customWidth="1"/>
+    <col min="530" max="767" width="9.26953125" style="7"/>
+    <col min="768" max="768" width="3.54296875" style="7" customWidth="1"/>
+    <col min="769" max="769" width="7.7265625" style="7" customWidth="1"/>
+    <col min="770" max="770" width="7.54296875" style="7" customWidth="1"/>
+    <col min="771" max="771" width="9.453125" style="7" customWidth="1"/>
+    <col min="772" max="772" width="18.7265625" style="7" customWidth="1"/>
     <col min="773" max="774" width="10" style="7" customWidth="1"/>
-    <col min="775" max="783" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="1028" max="1028" width="18.765625" style="7" customWidth="1"/>
+    <col min="775" max="783" width="9.54296875" style="7" customWidth="1"/>
+    <col min="784" max="784" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="785" max="785" width="10.08984375" style="7" customWidth="1"/>
+    <col min="786" max="1023" width="9.26953125" style="7"/>
+    <col min="1024" max="1024" width="3.54296875" style="7" customWidth="1"/>
+    <col min="1025" max="1025" width="7.7265625" style="7" customWidth="1"/>
+    <col min="1026" max="1026" width="7.54296875" style="7" customWidth="1"/>
+    <col min="1027" max="1027" width="9.453125" style="7" customWidth="1"/>
+    <col min="1028" max="1028" width="18.7265625" style="7" customWidth="1"/>
     <col min="1029" max="1030" width="10" style="7" customWidth="1"/>
-    <col min="1031" max="1039" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="1284" max="1284" width="18.765625" style="7" customWidth="1"/>
+    <col min="1031" max="1039" width="9.54296875" style="7" customWidth="1"/>
+    <col min="1040" max="1040" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="1041" max="1041" width="10.08984375" style="7" customWidth="1"/>
+    <col min="1042" max="1279" width="9.26953125" style="7"/>
+    <col min="1280" max="1280" width="3.54296875" style="7" customWidth="1"/>
+    <col min="1281" max="1281" width="7.7265625" style="7" customWidth="1"/>
+    <col min="1282" max="1282" width="7.54296875" style="7" customWidth="1"/>
+    <col min="1283" max="1283" width="9.453125" style="7" customWidth="1"/>
+    <col min="1284" max="1284" width="18.7265625" style="7" customWidth="1"/>
     <col min="1285" max="1286" width="10" style="7" customWidth="1"/>
-    <col min="1287" max="1295" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="1540" max="1540" width="18.765625" style="7" customWidth="1"/>
+    <col min="1287" max="1295" width="9.54296875" style="7" customWidth="1"/>
+    <col min="1296" max="1296" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="1297" max="1297" width="10.08984375" style="7" customWidth="1"/>
+    <col min="1298" max="1535" width="9.26953125" style="7"/>
+    <col min="1536" max="1536" width="3.54296875" style="7" customWidth="1"/>
+    <col min="1537" max="1537" width="7.7265625" style="7" customWidth="1"/>
+    <col min="1538" max="1538" width="7.54296875" style="7" customWidth="1"/>
+    <col min="1539" max="1539" width="9.453125" style="7" customWidth="1"/>
+    <col min="1540" max="1540" width="18.7265625" style="7" customWidth="1"/>
     <col min="1541" max="1542" width="10" style="7" customWidth="1"/>
-    <col min="1543" max="1551" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="1796" max="1796" width="18.765625" style="7" customWidth="1"/>
+    <col min="1543" max="1551" width="9.54296875" style="7" customWidth="1"/>
+    <col min="1552" max="1552" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="1553" max="1553" width="10.08984375" style="7" customWidth="1"/>
+    <col min="1554" max="1791" width="9.26953125" style="7"/>
+    <col min="1792" max="1792" width="3.54296875" style="7" customWidth="1"/>
+    <col min="1793" max="1793" width="7.7265625" style="7" customWidth="1"/>
+    <col min="1794" max="1794" width="7.54296875" style="7" customWidth="1"/>
+    <col min="1795" max="1795" width="9.453125" style="7" customWidth="1"/>
+    <col min="1796" max="1796" width="18.7265625" style="7" customWidth="1"/>
     <col min="1797" max="1798" width="10" style="7" customWidth="1"/>
-    <col min="1799" max="1807" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="2052" max="2052" width="18.765625" style="7" customWidth="1"/>
+    <col min="1799" max="1807" width="9.54296875" style="7" customWidth="1"/>
+    <col min="1808" max="1808" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="1809" max="1809" width="10.08984375" style="7" customWidth="1"/>
+    <col min="1810" max="2047" width="9.26953125" style="7"/>
+    <col min="2048" max="2048" width="3.54296875" style="7" customWidth="1"/>
+    <col min="2049" max="2049" width="7.7265625" style="7" customWidth="1"/>
+    <col min="2050" max="2050" width="7.54296875" style="7" customWidth="1"/>
+    <col min="2051" max="2051" width="9.453125" style="7" customWidth="1"/>
+    <col min="2052" max="2052" width="18.7265625" style="7" customWidth="1"/>
     <col min="2053" max="2054" width="10" style="7" customWidth="1"/>
-    <col min="2055" max="2063" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="2308" max="2308" width="18.765625" style="7" customWidth="1"/>
+    <col min="2055" max="2063" width="9.54296875" style="7" customWidth="1"/>
+    <col min="2064" max="2064" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="2065" max="2065" width="10.08984375" style="7" customWidth="1"/>
+    <col min="2066" max="2303" width="9.26953125" style="7"/>
+    <col min="2304" max="2304" width="3.54296875" style="7" customWidth="1"/>
+    <col min="2305" max="2305" width="7.7265625" style="7" customWidth="1"/>
+    <col min="2306" max="2306" width="7.54296875" style="7" customWidth="1"/>
+    <col min="2307" max="2307" width="9.453125" style="7" customWidth="1"/>
+    <col min="2308" max="2308" width="18.7265625" style="7" customWidth="1"/>
     <col min="2309" max="2310" width="10" style="7" customWidth="1"/>
-    <col min="2311" max="2319" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="2564" max="2564" width="18.765625" style="7" customWidth="1"/>
+    <col min="2311" max="2319" width="9.54296875" style="7" customWidth="1"/>
+    <col min="2320" max="2320" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="2321" max="2321" width="10.08984375" style="7" customWidth="1"/>
+    <col min="2322" max="2559" width="9.26953125" style="7"/>
+    <col min="2560" max="2560" width="3.54296875" style="7" customWidth="1"/>
+    <col min="2561" max="2561" width="7.7265625" style="7" customWidth="1"/>
+    <col min="2562" max="2562" width="7.54296875" style="7" customWidth="1"/>
+    <col min="2563" max="2563" width="9.453125" style="7" customWidth="1"/>
+    <col min="2564" max="2564" width="18.7265625" style="7" customWidth="1"/>
     <col min="2565" max="2566" width="10" style="7" customWidth="1"/>
-    <col min="2567" max="2575" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="2820" max="2820" width="18.765625" style="7" customWidth="1"/>
+    <col min="2567" max="2575" width="9.54296875" style="7" customWidth="1"/>
+    <col min="2576" max="2576" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="2577" max="2577" width="10.08984375" style="7" customWidth="1"/>
+    <col min="2578" max="2815" width="9.26953125" style="7"/>
+    <col min="2816" max="2816" width="3.54296875" style="7" customWidth="1"/>
+    <col min="2817" max="2817" width="7.7265625" style="7" customWidth="1"/>
+    <col min="2818" max="2818" width="7.54296875" style="7" customWidth="1"/>
+    <col min="2819" max="2819" width="9.453125" style="7" customWidth="1"/>
+    <col min="2820" max="2820" width="18.7265625" style="7" customWidth="1"/>
     <col min="2821" max="2822" width="10" style="7" customWidth="1"/>
-    <col min="2823" max="2831" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="3076" max="3076" width="18.765625" style="7" customWidth="1"/>
+    <col min="2823" max="2831" width="9.54296875" style="7" customWidth="1"/>
+    <col min="2832" max="2832" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="2833" max="2833" width="10.08984375" style="7" customWidth="1"/>
+    <col min="2834" max="3071" width="9.26953125" style="7"/>
+    <col min="3072" max="3072" width="3.54296875" style="7" customWidth="1"/>
+    <col min="3073" max="3073" width="7.7265625" style="7" customWidth="1"/>
+    <col min="3074" max="3074" width="7.54296875" style="7" customWidth="1"/>
+    <col min="3075" max="3075" width="9.453125" style="7" customWidth="1"/>
+    <col min="3076" max="3076" width="18.7265625" style="7" customWidth="1"/>
     <col min="3077" max="3078" width="10" style="7" customWidth="1"/>
-    <col min="3079" max="3087" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="3332" max="3332" width="18.765625" style="7" customWidth="1"/>
+    <col min="3079" max="3087" width="9.54296875" style="7" customWidth="1"/>
+    <col min="3088" max="3088" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="3089" max="3089" width="10.08984375" style="7" customWidth="1"/>
+    <col min="3090" max="3327" width="9.26953125" style="7"/>
+    <col min="3328" max="3328" width="3.54296875" style="7" customWidth="1"/>
+    <col min="3329" max="3329" width="7.7265625" style="7" customWidth="1"/>
+    <col min="3330" max="3330" width="7.54296875" style="7" customWidth="1"/>
+    <col min="3331" max="3331" width="9.453125" style="7" customWidth="1"/>
+    <col min="3332" max="3332" width="18.7265625" style="7" customWidth="1"/>
     <col min="3333" max="3334" width="10" style="7" customWidth="1"/>
-    <col min="3335" max="3343" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="3588" max="3588" width="18.765625" style="7" customWidth="1"/>
+    <col min="3335" max="3343" width="9.54296875" style="7" customWidth="1"/>
+    <col min="3344" max="3344" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="3345" max="3345" width="10.08984375" style="7" customWidth="1"/>
+    <col min="3346" max="3583" width="9.26953125" style="7"/>
+    <col min="3584" max="3584" width="3.54296875" style="7" customWidth="1"/>
+    <col min="3585" max="3585" width="7.7265625" style="7" customWidth="1"/>
+    <col min="3586" max="3586" width="7.54296875" style="7" customWidth="1"/>
+    <col min="3587" max="3587" width="9.453125" style="7" customWidth="1"/>
+    <col min="3588" max="3588" width="18.7265625" style="7" customWidth="1"/>
     <col min="3589" max="3590" width="10" style="7" customWidth="1"/>
-    <col min="3591" max="3599" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="3844" max="3844" width="18.765625" style="7" customWidth="1"/>
+    <col min="3591" max="3599" width="9.54296875" style="7" customWidth="1"/>
+    <col min="3600" max="3600" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="3601" max="3601" width="10.08984375" style="7" customWidth="1"/>
+    <col min="3602" max="3839" width="9.26953125" style="7"/>
+    <col min="3840" max="3840" width="3.54296875" style="7" customWidth="1"/>
+    <col min="3841" max="3841" width="7.7265625" style="7" customWidth="1"/>
+    <col min="3842" max="3842" width="7.54296875" style="7" customWidth="1"/>
+    <col min="3843" max="3843" width="9.453125" style="7" customWidth="1"/>
+    <col min="3844" max="3844" width="18.7265625" style="7" customWidth="1"/>
     <col min="3845" max="3846" width="10" style="7" customWidth="1"/>
-    <col min="3847" max="3855" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="4100" max="4100" width="18.765625" style="7" customWidth="1"/>
+    <col min="3847" max="3855" width="9.54296875" style="7" customWidth="1"/>
+    <col min="3856" max="3856" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="3857" max="3857" width="10.08984375" style="7" customWidth="1"/>
+    <col min="3858" max="4095" width="9.26953125" style="7"/>
+    <col min="4096" max="4096" width="3.54296875" style="7" customWidth="1"/>
+    <col min="4097" max="4097" width="7.7265625" style="7" customWidth="1"/>
+    <col min="4098" max="4098" width="7.54296875" style="7" customWidth="1"/>
+    <col min="4099" max="4099" width="9.453125" style="7" customWidth="1"/>
+    <col min="4100" max="4100" width="18.7265625" style="7" customWidth="1"/>
     <col min="4101" max="4102" width="10" style="7" customWidth="1"/>
-    <col min="4103" max="4111" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="4356" max="4356" width="18.765625" style="7" customWidth="1"/>
+    <col min="4103" max="4111" width="9.54296875" style="7" customWidth="1"/>
+    <col min="4112" max="4112" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="4113" max="4113" width="10.08984375" style="7" customWidth="1"/>
+    <col min="4114" max="4351" width="9.26953125" style="7"/>
+    <col min="4352" max="4352" width="3.54296875" style="7" customWidth="1"/>
+    <col min="4353" max="4353" width="7.7265625" style="7" customWidth="1"/>
+    <col min="4354" max="4354" width="7.54296875" style="7" customWidth="1"/>
+    <col min="4355" max="4355" width="9.453125" style="7" customWidth="1"/>
+    <col min="4356" max="4356" width="18.7265625" style="7" customWidth="1"/>
     <col min="4357" max="4358" width="10" style="7" customWidth="1"/>
-    <col min="4359" max="4367" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="4612" max="4612" width="18.765625" style="7" customWidth="1"/>
+    <col min="4359" max="4367" width="9.54296875" style="7" customWidth="1"/>
+    <col min="4368" max="4368" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="4369" max="4369" width="10.08984375" style="7" customWidth="1"/>
+    <col min="4370" max="4607" width="9.26953125" style="7"/>
+    <col min="4608" max="4608" width="3.54296875" style="7" customWidth="1"/>
+    <col min="4609" max="4609" width="7.7265625" style="7" customWidth="1"/>
+    <col min="4610" max="4610" width="7.54296875" style="7" customWidth="1"/>
+    <col min="4611" max="4611" width="9.453125" style="7" customWidth="1"/>
+    <col min="4612" max="4612" width="18.7265625" style="7" customWidth="1"/>
     <col min="4613" max="4614" width="10" style="7" customWidth="1"/>
-    <col min="4615" max="4623" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="4868" max="4868" width="18.765625" style="7" customWidth="1"/>
+    <col min="4615" max="4623" width="9.54296875" style="7" customWidth="1"/>
+    <col min="4624" max="4624" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="4625" max="4625" width="10.08984375" style="7" customWidth="1"/>
+    <col min="4626" max="4863" width="9.26953125" style="7"/>
+    <col min="4864" max="4864" width="3.54296875" style="7" customWidth="1"/>
+    <col min="4865" max="4865" width="7.7265625" style="7" customWidth="1"/>
+    <col min="4866" max="4866" width="7.54296875" style="7" customWidth="1"/>
+    <col min="4867" max="4867" width="9.453125" style="7" customWidth="1"/>
+    <col min="4868" max="4868" width="18.7265625" style="7" customWidth="1"/>
     <col min="4869" max="4870" width="10" style="7" customWidth="1"/>
-    <col min="4871" max="4879" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="5124" max="5124" width="18.765625" style="7" customWidth="1"/>
+    <col min="4871" max="4879" width="9.54296875" style="7" customWidth="1"/>
+    <col min="4880" max="4880" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="4881" max="4881" width="10.08984375" style="7" customWidth="1"/>
+    <col min="4882" max="5119" width="9.26953125" style="7"/>
+    <col min="5120" max="5120" width="3.54296875" style="7" customWidth="1"/>
+    <col min="5121" max="5121" width="7.7265625" style="7" customWidth="1"/>
+    <col min="5122" max="5122" width="7.54296875" style="7" customWidth="1"/>
+    <col min="5123" max="5123" width="9.453125" style="7" customWidth="1"/>
+    <col min="5124" max="5124" width="18.7265625" style="7" customWidth="1"/>
     <col min="5125" max="5126" width="10" style="7" customWidth="1"/>
-    <col min="5127" max="5135" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="5380" max="5380" width="18.765625" style="7" customWidth="1"/>
+    <col min="5127" max="5135" width="9.54296875" style="7" customWidth="1"/>
+    <col min="5136" max="5136" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5137" max="5137" width="10.08984375" style="7" customWidth="1"/>
+    <col min="5138" max="5375" width="9.26953125" style="7"/>
+    <col min="5376" max="5376" width="3.54296875" style="7" customWidth="1"/>
+    <col min="5377" max="5377" width="7.7265625" style="7" customWidth="1"/>
+    <col min="5378" max="5378" width="7.54296875" style="7" customWidth="1"/>
+    <col min="5379" max="5379" width="9.453125" style="7" customWidth="1"/>
+    <col min="5380" max="5380" width="18.7265625" style="7" customWidth="1"/>
     <col min="5381" max="5382" width="10" style="7" customWidth="1"/>
-    <col min="5383" max="5391" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="5636" max="5636" width="18.765625" style="7" customWidth="1"/>
+    <col min="5383" max="5391" width="9.54296875" style="7" customWidth="1"/>
+    <col min="5392" max="5392" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5393" max="5393" width="10.08984375" style="7" customWidth="1"/>
+    <col min="5394" max="5631" width="9.26953125" style="7"/>
+    <col min="5632" max="5632" width="3.54296875" style="7" customWidth="1"/>
+    <col min="5633" max="5633" width="7.7265625" style="7" customWidth="1"/>
+    <col min="5634" max="5634" width="7.54296875" style="7" customWidth="1"/>
+    <col min="5635" max="5635" width="9.453125" style="7" customWidth="1"/>
+    <col min="5636" max="5636" width="18.7265625" style="7" customWidth="1"/>
     <col min="5637" max="5638" width="10" style="7" customWidth="1"/>
-    <col min="5639" max="5647" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="5892" max="5892" width="18.765625" style="7" customWidth="1"/>
+    <col min="5639" max="5647" width="9.54296875" style="7" customWidth="1"/>
+    <col min="5648" max="5648" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5649" max="5649" width="10.08984375" style="7" customWidth="1"/>
+    <col min="5650" max="5887" width="9.26953125" style="7"/>
+    <col min="5888" max="5888" width="3.54296875" style="7" customWidth="1"/>
+    <col min="5889" max="5889" width="7.7265625" style="7" customWidth="1"/>
+    <col min="5890" max="5890" width="7.54296875" style="7" customWidth="1"/>
+    <col min="5891" max="5891" width="9.453125" style="7" customWidth="1"/>
+    <col min="5892" max="5892" width="18.7265625" style="7" customWidth="1"/>
     <col min="5893" max="5894" width="10" style="7" customWidth="1"/>
-    <col min="5895" max="5903" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="6148" max="6148" width="18.765625" style="7" customWidth="1"/>
+    <col min="5895" max="5903" width="9.54296875" style="7" customWidth="1"/>
+    <col min="5904" max="5904" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5905" max="5905" width="10.08984375" style="7" customWidth="1"/>
+    <col min="5906" max="6143" width="9.26953125" style="7"/>
+    <col min="6144" max="6144" width="3.54296875" style="7" customWidth="1"/>
+    <col min="6145" max="6145" width="7.7265625" style="7" customWidth="1"/>
+    <col min="6146" max="6146" width="7.54296875" style="7" customWidth="1"/>
+    <col min="6147" max="6147" width="9.453125" style="7" customWidth="1"/>
+    <col min="6148" max="6148" width="18.7265625" style="7" customWidth="1"/>
     <col min="6149" max="6150" width="10" style="7" customWidth="1"/>
-    <col min="6151" max="6159" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="6404" max="6404" width="18.765625" style="7" customWidth="1"/>
+    <col min="6151" max="6159" width="9.54296875" style="7" customWidth="1"/>
+    <col min="6160" max="6160" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6161" max="6161" width="10.08984375" style="7" customWidth="1"/>
+    <col min="6162" max="6399" width="9.26953125" style="7"/>
+    <col min="6400" max="6400" width="3.54296875" style="7" customWidth="1"/>
+    <col min="6401" max="6401" width="7.7265625" style="7" customWidth="1"/>
+    <col min="6402" max="6402" width="7.54296875" style="7" customWidth="1"/>
+    <col min="6403" max="6403" width="9.453125" style="7" customWidth="1"/>
+    <col min="6404" max="6404" width="18.7265625" style="7" customWidth="1"/>
     <col min="6405" max="6406" width="10" style="7" customWidth="1"/>
-    <col min="6407" max="6415" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="6660" max="6660" width="18.765625" style="7" customWidth="1"/>
+    <col min="6407" max="6415" width="9.54296875" style="7" customWidth="1"/>
+    <col min="6416" max="6416" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6417" max="6417" width="10.08984375" style="7" customWidth="1"/>
+    <col min="6418" max="6655" width="9.26953125" style="7"/>
+    <col min="6656" max="6656" width="3.54296875" style="7" customWidth="1"/>
+    <col min="6657" max="6657" width="7.7265625" style="7" customWidth="1"/>
+    <col min="6658" max="6658" width="7.54296875" style="7" customWidth="1"/>
+    <col min="6659" max="6659" width="9.453125" style="7" customWidth="1"/>
+    <col min="6660" max="6660" width="18.7265625" style="7" customWidth="1"/>
     <col min="6661" max="6662" width="10" style="7" customWidth="1"/>
-    <col min="6663" max="6671" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="6916" max="6916" width="18.765625" style="7" customWidth="1"/>
+    <col min="6663" max="6671" width="9.54296875" style="7" customWidth="1"/>
+    <col min="6672" max="6672" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6673" max="6673" width="10.08984375" style="7" customWidth="1"/>
+    <col min="6674" max="6911" width="9.26953125" style="7"/>
+    <col min="6912" max="6912" width="3.54296875" style="7" customWidth="1"/>
+    <col min="6913" max="6913" width="7.7265625" style="7" customWidth="1"/>
+    <col min="6914" max="6914" width="7.54296875" style="7" customWidth="1"/>
+    <col min="6915" max="6915" width="9.453125" style="7" customWidth="1"/>
+    <col min="6916" max="6916" width="18.7265625" style="7" customWidth="1"/>
     <col min="6917" max="6918" width="10" style="7" customWidth="1"/>
-    <col min="6919" max="6927" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="7172" max="7172" width="18.765625" style="7" customWidth="1"/>
+    <col min="6919" max="6927" width="9.54296875" style="7" customWidth="1"/>
+    <col min="6928" max="6928" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6929" max="6929" width="10.08984375" style="7" customWidth="1"/>
+    <col min="6930" max="7167" width="9.26953125" style="7"/>
+    <col min="7168" max="7168" width="3.54296875" style="7" customWidth="1"/>
+    <col min="7169" max="7169" width="7.7265625" style="7" customWidth="1"/>
+    <col min="7170" max="7170" width="7.54296875" style="7" customWidth="1"/>
+    <col min="7171" max="7171" width="9.453125" style="7" customWidth="1"/>
+    <col min="7172" max="7172" width="18.7265625" style="7" customWidth="1"/>
     <col min="7173" max="7174" width="10" style="7" customWidth="1"/>
-    <col min="7175" max="7183" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="7428" max="7428" width="18.765625" style="7" customWidth="1"/>
+    <col min="7175" max="7183" width="9.54296875" style="7" customWidth="1"/>
+    <col min="7184" max="7184" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="7185" max="7185" width="10.08984375" style="7" customWidth="1"/>
+    <col min="7186" max="7423" width="9.26953125" style="7"/>
+    <col min="7424" max="7424" width="3.54296875" style="7" customWidth="1"/>
+    <col min="7425" max="7425" width="7.7265625" style="7" customWidth="1"/>
+    <col min="7426" max="7426" width="7.54296875" style="7" customWidth="1"/>
+    <col min="7427" max="7427" width="9.453125" style="7" customWidth="1"/>
+    <col min="7428" max="7428" width="18.7265625" style="7" customWidth="1"/>
     <col min="7429" max="7430" width="10" style="7" customWidth="1"/>
-    <col min="7431" max="7439" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="7684" max="7684" width="18.765625" style="7" customWidth="1"/>
+    <col min="7431" max="7439" width="9.54296875" style="7" customWidth="1"/>
+    <col min="7440" max="7440" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="7441" max="7441" width="10.08984375" style="7" customWidth="1"/>
+    <col min="7442" max="7679" width="9.26953125" style="7"/>
+    <col min="7680" max="7680" width="3.54296875" style="7" customWidth="1"/>
+    <col min="7681" max="7681" width="7.7265625" style="7" customWidth="1"/>
+    <col min="7682" max="7682" width="7.54296875" style="7" customWidth="1"/>
+    <col min="7683" max="7683" width="9.453125" style="7" customWidth="1"/>
+    <col min="7684" max="7684" width="18.7265625" style="7" customWidth="1"/>
     <col min="7685" max="7686" width="10" style="7" customWidth="1"/>
-    <col min="7687" max="7695" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="7940" max="7940" width="18.765625" style="7" customWidth="1"/>
+    <col min="7687" max="7695" width="9.54296875" style="7" customWidth="1"/>
+    <col min="7696" max="7696" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="7697" max="7697" width="10.08984375" style="7" customWidth="1"/>
+    <col min="7698" max="7935" width="9.26953125" style="7"/>
+    <col min="7936" max="7936" width="3.54296875" style="7" customWidth="1"/>
+    <col min="7937" max="7937" width="7.7265625" style="7" customWidth="1"/>
+    <col min="7938" max="7938" width="7.54296875" style="7" customWidth="1"/>
+    <col min="7939" max="7939" width="9.453125" style="7" customWidth="1"/>
+    <col min="7940" max="7940" width="18.7265625" style="7" customWidth="1"/>
     <col min="7941" max="7942" width="10" style="7" customWidth="1"/>
-    <col min="7943" max="7951" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="8196" max="8196" width="18.765625" style="7" customWidth="1"/>
+    <col min="7943" max="7951" width="9.54296875" style="7" customWidth="1"/>
+    <col min="7952" max="7952" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="7953" max="7953" width="10.08984375" style="7" customWidth="1"/>
+    <col min="7954" max="8191" width="9.26953125" style="7"/>
+    <col min="8192" max="8192" width="3.54296875" style="7" customWidth="1"/>
+    <col min="8193" max="8193" width="7.7265625" style="7" customWidth="1"/>
+    <col min="8194" max="8194" width="7.54296875" style="7" customWidth="1"/>
+    <col min="8195" max="8195" width="9.453125" style="7" customWidth="1"/>
+    <col min="8196" max="8196" width="18.7265625" style="7" customWidth="1"/>
     <col min="8197" max="8198" width="10" style="7" customWidth="1"/>
-    <col min="8199" max="8207" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="8452" max="8452" width="18.765625" style="7" customWidth="1"/>
+    <col min="8199" max="8207" width="9.54296875" style="7" customWidth="1"/>
+    <col min="8208" max="8208" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8209" max="8209" width="10.08984375" style="7" customWidth="1"/>
+    <col min="8210" max="8447" width="9.26953125" style="7"/>
+    <col min="8448" max="8448" width="3.54296875" style="7" customWidth="1"/>
+    <col min="8449" max="8449" width="7.7265625" style="7" customWidth="1"/>
+    <col min="8450" max="8450" width="7.54296875" style="7" customWidth="1"/>
+    <col min="8451" max="8451" width="9.453125" style="7" customWidth="1"/>
+    <col min="8452" max="8452" width="18.7265625" style="7" customWidth="1"/>
     <col min="8453" max="8454" width="10" style="7" customWidth="1"/>
-    <col min="8455" max="8463" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="8708" max="8708" width="18.765625" style="7" customWidth="1"/>
+    <col min="8455" max="8463" width="9.54296875" style="7" customWidth="1"/>
+    <col min="8464" max="8464" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8465" max="8465" width="10.08984375" style="7" customWidth="1"/>
+    <col min="8466" max="8703" width="9.26953125" style="7"/>
+    <col min="8704" max="8704" width="3.54296875" style="7" customWidth="1"/>
+    <col min="8705" max="8705" width="7.7265625" style="7" customWidth="1"/>
+    <col min="8706" max="8706" width="7.54296875" style="7" customWidth="1"/>
+    <col min="8707" max="8707" width="9.453125" style="7" customWidth="1"/>
+    <col min="8708" max="8708" width="18.7265625" style="7" customWidth="1"/>
     <col min="8709" max="8710" width="10" style="7" customWidth="1"/>
-    <col min="8711" max="8719" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="8964" max="8964" width="18.765625" style="7" customWidth="1"/>
+    <col min="8711" max="8719" width="9.54296875" style="7" customWidth="1"/>
+    <col min="8720" max="8720" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8721" max="8721" width="10.08984375" style="7" customWidth="1"/>
+    <col min="8722" max="8959" width="9.26953125" style="7"/>
+    <col min="8960" max="8960" width="3.54296875" style="7" customWidth="1"/>
+    <col min="8961" max="8961" width="7.7265625" style="7" customWidth="1"/>
+    <col min="8962" max="8962" width="7.54296875" style="7" customWidth="1"/>
+    <col min="8963" max="8963" width="9.453125" style="7" customWidth="1"/>
+    <col min="8964" max="8964" width="18.7265625" style="7" customWidth="1"/>
     <col min="8965" max="8966" width="10" style="7" customWidth="1"/>
-    <col min="8967" max="8975" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9220" max="9220" width="18.765625" style="7" customWidth="1"/>
+    <col min="8967" max="8975" width="9.54296875" style="7" customWidth="1"/>
+    <col min="8976" max="8976" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8977" max="8977" width="10.08984375" style="7" customWidth="1"/>
+    <col min="8978" max="9215" width="9.26953125" style="7"/>
+    <col min="9216" max="9216" width="3.54296875" style="7" customWidth="1"/>
+    <col min="9217" max="9217" width="7.7265625" style="7" customWidth="1"/>
+    <col min="9218" max="9218" width="7.54296875" style="7" customWidth="1"/>
+    <col min="9219" max="9219" width="9.453125" style="7" customWidth="1"/>
+    <col min="9220" max="9220" width="18.7265625" style="7" customWidth="1"/>
     <col min="9221" max="9222" width="10" style="7" customWidth="1"/>
-    <col min="9223" max="9231" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9476" max="9476" width="18.765625" style="7" customWidth="1"/>
+    <col min="9223" max="9231" width="9.54296875" style="7" customWidth="1"/>
+    <col min="9232" max="9232" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="9233" max="9233" width="10.08984375" style="7" customWidth="1"/>
+    <col min="9234" max="9471" width="9.26953125" style="7"/>
+    <col min="9472" max="9472" width="3.54296875" style="7" customWidth="1"/>
+    <col min="9473" max="9473" width="7.7265625" style="7" customWidth="1"/>
+    <col min="9474" max="9474" width="7.54296875" style="7" customWidth="1"/>
+    <col min="9475" max="9475" width="9.453125" style="7" customWidth="1"/>
+    <col min="9476" max="9476" width="18.7265625" style="7" customWidth="1"/>
     <col min="9477" max="9478" width="10" style="7" customWidth="1"/>
-    <col min="9479" max="9487" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9732" max="9732" width="18.765625" style="7" customWidth="1"/>
+    <col min="9479" max="9487" width="9.54296875" style="7" customWidth="1"/>
+    <col min="9488" max="9488" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="9489" max="9489" width="10.08984375" style="7" customWidth="1"/>
+    <col min="9490" max="9727" width="9.26953125" style="7"/>
+    <col min="9728" max="9728" width="3.54296875" style="7" customWidth="1"/>
+    <col min="9729" max="9729" width="7.7265625" style="7" customWidth="1"/>
+    <col min="9730" max="9730" width="7.54296875" style="7" customWidth="1"/>
+    <col min="9731" max="9731" width="9.453125" style="7" customWidth="1"/>
+    <col min="9732" max="9732" width="18.7265625" style="7" customWidth="1"/>
     <col min="9733" max="9734" width="10" style="7" customWidth="1"/>
-    <col min="9735" max="9743" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9988" max="9988" width="18.765625" style="7" customWidth="1"/>
+    <col min="9735" max="9743" width="9.54296875" style="7" customWidth="1"/>
+    <col min="9744" max="9744" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="9745" max="9745" width="10.08984375" style="7" customWidth="1"/>
+    <col min="9746" max="9983" width="9.26953125" style="7"/>
+    <col min="9984" max="9984" width="3.54296875" style="7" customWidth="1"/>
+    <col min="9985" max="9985" width="7.7265625" style="7" customWidth="1"/>
+    <col min="9986" max="9986" width="7.54296875" style="7" customWidth="1"/>
+    <col min="9987" max="9987" width="9.453125" style="7" customWidth="1"/>
+    <col min="9988" max="9988" width="18.7265625" style="7" customWidth="1"/>
     <col min="9989" max="9990" width="10" style="7" customWidth="1"/>
-    <col min="9991" max="9999" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10244" max="10244" width="18.765625" style="7" customWidth="1"/>
+    <col min="9991" max="9999" width="9.54296875" style="7" customWidth="1"/>
+    <col min="10000" max="10000" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="10001" max="10001" width="10.08984375" style="7" customWidth="1"/>
+    <col min="10002" max="10239" width="9.26953125" style="7"/>
+    <col min="10240" max="10240" width="3.54296875" style="7" customWidth="1"/>
+    <col min="10241" max="10241" width="7.7265625" style="7" customWidth="1"/>
+    <col min="10242" max="10242" width="7.54296875" style="7" customWidth="1"/>
+    <col min="10243" max="10243" width="9.453125" style="7" customWidth="1"/>
+    <col min="10244" max="10244" width="18.7265625" style="7" customWidth="1"/>
     <col min="10245" max="10246" width="10" style="7" customWidth="1"/>
-    <col min="10247" max="10255" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10500" max="10500" width="18.765625" style="7" customWidth="1"/>
+    <col min="10247" max="10255" width="9.54296875" style="7" customWidth="1"/>
+    <col min="10256" max="10256" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="10257" max="10257" width="10.08984375" style="7" customWidth="1"/>
+    <col min="10258" max="10495" width="9.26953125" style="7"/>
+    <col min="10496" max="10496" width="3.54296875" style="7" customWidth="1"/>
+    <col min="10497" max="10497" width="7.7265625" style="7" customWidth="1"/>
+    <col min="10498" max="10498" width="7.54296875" style="7" customWidth="1"/>
+    <col min="10499" max="10499" width="9.453125" style="7" customWidth="1"/>
+    <col min="10500" max="10500" width="18.7265625" style="7" customWidth="1"/>
     <col min="10501" max="10502" width="10" style="7" customWidth="1"/>
-    <col min="10503" max="10511" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10756" max="10756" width="18.765625" style="7" customWidth="1"/>
+    <col min="10503" max="10511" width="9.54296875" style="7" customWidth="1"/>
+    <col min="10512" max="10512" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="10513" max="10513" width="10.08984375" style="7" customWidth="1"/>
+    <col min="10514" max="10751" width="9.26953125" style="7"/>
+    <col min="10752" max="10752" width="3.54296875" style="7" customWidth="1"/>
+    <col min="10753" max="10753" width="7.7265625" style="7" customWidth="1"/>
+    <col min="10754" max="10754" width="7.54296875" style="7" customWidth="1"/>
+    <col min="10755" max="10755" width="9.453125" style="7" customWidth="1"/>
+    <col min="10756" max="10756" width="18.7265625" style="7" customWidth="1"/>
     <col min="10757" max="10758" width="10" style="7" customWidth="1"/>
-    <col min="10759" max="10767" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11012" max="11012" width="18.765625" style="7" customWidth="1"/>
+    <col min="10759" max="10767" width="9.54296875" style="7" customWidth="1"/>
+    <col min="10768" max="10768" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="10769" max="10769" width="10.08984375" style="7" customWidth="1"/>
+    <col min="10770" max="11007" width="9.26953125" style="7"/>
+    <col min="11008" max="11008" width="3.54296875" style="7" customWidth="1"/>
+    <col min="11009" max="11009" width="7.7265625" style="7" customWidth="1"/>
+    <col min="11010" max="11010" width="7.54296875" style="7" customWidth="1"/>
+    <col min="11011" max="11011" width="9.453125" style="7" customWidth="1"/>
+    <col min="11012" max="11012" width="18.7265625" style="7" customWidth="1"/>
     <col min="11013" max="11014" width="10" style="7" customWidth="1"/>
-    <col min="11015" max="11023" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11268" max="11268" width="18.765625" style="7" customWidth="1"/>
+    <col min="11015" max="11023" width="9.54296875" style="7" customWidth="1"/>
+    <col min="11024" max="11024" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11025" max="11025" width="10.08984375" style="7" customWidth="1"/>
+    <col min="11026" max="11263" width="9.26953125" style="7"/>
+    <col min="11264" max="11264" width="3.54296875" style="7" customWidth="1"/>
+    <col min="11265" max="11265" width="7.7265625" style="7" customWidth="1"/>
+    <col min="11266" max="11266" width="7.54296875" style="7" customWidth="1"/>
+    <col min="11267" max="11267" width="9.453125" style="7" customWidth="1"/>
+    <col min="11268" max="11268" width="18.7265625" style="7" customWidth="1"/>
     <col min="11269" max="11270" width="10" style="7" customWidth="1"/>
-    <col min="11271" max="11279" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11524" max="11524" width="18.765625" style="7" customWidth="1"/>
+    <col min="11271" max="11279" width="9.54296875" style="7" customWidth="1"/>
+    <col min="11280" max="11280" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11281" max="11281" width="10.08984375" style="7" customWidth="1"/>
+    <col min="11282" max="11519" width="9.26953125" style="7"/>
+    <col min="11520" max="11520" width="3.54296875" style="7" customWidth="1"/>
+    <col min="11521" max="11521" width="7.7265625" style="7" customWidth="1"/>
+    <col min="11522" max="11522" width="7.54296875" style="7" customWidth="1"/>
+    <col min="11523" max="11523" width="9.453125" style="7" customWidth="1"/>
+    <col min="11524" max="11524" width="18.7265625" style="7" customWidth="1"/>
     <col min="11525" max="11526" width="10" style="7" customWidth="1"/>
-    <col min="11527" max="11535" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11780" max="11780" width="18.765625" style="7" customWidth="1"/>
+    <col min="11527" max="11535" width="9.54296875" style="7" customWidth="1"/>
+    <col min="11536" max="11536" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11537" max="11537" width="10.08984375" style="7" customWidth="1"/>
+    <col min="11538" max="11775" width="9.26953125" style="7"/>
+    <col min="11776" max="11776" width="3.54296875" style="7" customWidth="1"/>
+    <col min="11777" max="11777" width="7.7265625" style="7" customWidth="1"/>
+    <col min="11778" max="11778" width="7.54296875" style="7" customWidth="1"/>
+    <col min="11779" max="11779" width="9.453125" style="7" customWidth="1"/>
+    <col min="11780" max="11780" width="18.7265625" style="7" customWidth="1"/>
     <col min="11781" max="11782" width="10" style="7" customWidth="1"/>
-    <col min="11783" max="11791" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12036" max="12036" width="18.765625" style="7" customWidth="1"/>
+    <col min="11783" max="11791" width="9.54296875" style="7" customWidth="1"/>
+    <col min="11792" max="11792" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11793" max="11793" width="10.08984375" style="7" customWidth="1"/>
+    <col min="11794" max="12031" width="9.26953125" style="7"/>
+    <col min="12032" max="12032" width="3.54296875" style="7" customWidth="1"/>
+    <col min="12033" max="12033" width="7.7265625" style="7" customWidth="1"/>
+    <col min="12034" max="12034" width="7.54296875" style="7" customWidth="1"/>
+    <col min="12035" max="12035" width="9.453125" style="7" customWidth="1"/>
+    <col min="12036" max="12036" width="18.7265625" style="7" customWidth="1"/>
     <col min="12037" max="12038" width="10" style="7" customWidth="1"/>
-    <col min="12039" max="12047" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12292" max="12292" width="18.765625" style="7" customWidth="1"/>
+    <col min="12039" max="12047" width="9.54296875" style="7" customWidth="1"/>
+    <col min="12048" max="12048" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="12049" max="12049" width="10.08984375" style="7" customWidth="1"/>
+    <col min="12050" max="12287" width="9.26953125" style="7"/>
+    <col min="12288" max="12288" width="3.54296875" style="7" customWidth="1"/>
+    <col min="12289" max="12289" width="7.7265625" style="7" customWidth="1"/>
+    <col min="12290" max="12290" width="7.54296875" style="7" customWidth="1"/>
+    <col min="12291" max="12291" width="9.453125" style="7" customWidth="1"/>
+    <col min="12292" max="12292" width="18.7265625" style="7" customWidth="1"/>
     <col min="12293" max="12294" width="10" style="7" customWidth="1"/>
-    <col min="12295" max="12303" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12548" max="12548" width="18.765625" style="7" customWidth="1"/>
+    <col min="12295" max="12303" width="9.54296875" style="7" customWidth="1"/>
+    <col min="12304" max="12304" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="12305" max="12305" width="10.08984375" style="7" customWidth="1"/>
+    <col min="12306" max="12543" width="9.26953125" style="7"/>
+    <col min="12544" max="12544" width="3.54296875" style="7" customWidth="1"/>
+    <col min="12545" max="12545" width="7.7265625" style="7" customWidth="1"/>
+    <col min="12546" max="12546" width="7.54296875" style="7" customWidth="1"/>
+    <col min="12547" max="12547" width="9.453125" style="7" customWidth="1"/>
+    <col min="12548" max="12548" width="18.7265625" style="7" customWidth="1"/>
     <col min="12549" max="12550" width="10" style="7" customWidth="1"/>
-    <col min="12551" max="12559" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12804" max="12804" width="18.765625" style="7" customWidth="1"/>
+    <col min="12551" max="12559" width="9.54296875" style="7" customWidth="1"/>
+    <col min="12560" max="12560" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="12561" max="12561" width="10.08984375" style="7" customWidth="1"/>
+    <col min="12562" max="12799" width="9.26953125" style="7"/>
+    <col min="12800" max="12800" width="3.54296875" style="7" customWidth="1"/>
+    <col min="12801" max="12801" width="7.7265625" style="7" customWidth="1"/>
+    <col min="12802" max="12802" width="7.54296875" style="7" customWidth="1"/>
+    <col min="12803" max="12803" width="9.453125" style="7" customWidth="1"/>
+    <col min="12804" max="12804" width="18.7265625" style="7" customWidth="1"/>
     <col min="12805" max="12806" width="10" style="7" customWidth="1"/>
-    <col min="12807" max="12815" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13060" max="13060" width="18.765625" style="7" customWidth="1"/>
+    <col min="12807" max="12815" width="9.54296875" style="7" customWidth="1"/>
+    <col min="12816" max="12816" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="12817" max="12817" width="10.08984375" style="7" customWidth="1"/>
+    <col min="12818" max="13055" width="9.26953125" style="7"/>
+    <col min="13056" max="13056" width="3.54296875" style="7" customWidth="1"/>
+    <col min="13057" max="13057" width="7.7265625" style="7" customWidth="1"/>
+    <col min="13058" max="13058" width="7.54296875" style="7" customWidth="1"/>
+    <col min="13059" max="13059" width="9.453125" style="7" customWidth="1"/>
+    <col min="13060" max="13060" width="18.7265625" style="7" customWidth="1"/>
     <col min="13061" max="13062" width="10" style="7" customWidth="1"/>
-    <col min="13063" max="13071" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13316" max="13316" width="18.765625" style="7" customWidth="1"/>
+    <col min="13063" max="13071" width="9.54296875" style="7" customWidth="1"/>
+    <col min="13072" max="13072" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="13073" max="13073" width="10.08984375" style="7" customWidth="1"/>
+    <col min="13074" max="13311" width="9.26953125" style="7"/>
+    <col min="13312" max="13312" width="3.54296875" style="7" customWidth="1"/>
+    <col min="13313" max="13313" width="7.7265625" style="7" customWidth="1"/>
+    <col min="13314" max="13314" width="7.54296875" style="7" customWidth="1"/>
+    <col min="13315" max="13315" width="9.453125" style="7" customWidth="1"/>
+    <col min="13316" max="13316" width="18.7265625" style="7" customWidth="1"/>
     <col min="13317" max="13318" width="10" style="7" customWidth="1"/>
-    <col min="13319" max="13327" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13572" max="13572" width="18.765625" style="7" customWidth="1"/>
+    <col min="13319" max="13327" width="9.54296875" style="7" customWidth="1"/>
+    <col min="13328" max="13328" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="13329" max="13329" width="10.08984375" style="7" customWidth="1"/>
+    <col min="13330" max="13567" width="9.26953125" style="7"/>
+    <col min="13568" max="13568" width="3.54296875" style="7" customWidth="1"/>
+    <col min="13569" max="13569" width="7.7265625" style="7" customWidth="1"/>
+    <col min="13570" max="13570" width="7.54296875" style="7" customWidth="1"/>
+    <col min="13571" max="13571" width="9.453125" style="7" customWidth="1"/>
+    <col min="13572" max="13572" width="18.7265625" style="7" customWidth="1"/>
     <col min="13573" max="13574" width="10" style="7" customWidth="1"/>
-    <col min="13575" max="13583" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13828" max="13828" width="18.765625" style="7" customWidth="1"/>
+    <col min="13575" max="13583" width="9.54296875" style="7" customWidth="1"/>
+    <col min="13584" max="13584" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="13585" max="13585" width="10.08984375" style="7" customWidth="1"/>
+    <col min="13586" max="13823" width="9.26953125" style="7"/>
+    <col min="13824" max="13824" width="3.54296875" style="7" customWidth="1"/>
+    <col min="13825" max="13825" width="7.7265625" style="7" customWidth="1"/>
+    <col min="13826" max="13826" width="7.54296875" style="7" customWidth="1"/>
+    <col min="13827" max="13827" width="9.453125" style="7" customWidth="1"/>
+    <col min="13828" max="13828" width="18.7265625" style="7" customWidth="1"/>
     <col min="13829" max="13830" width="10" style="7" customWidth="1"/>
-    <col min="13831" max="13839" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14084" max="14084" width="18.765625" style="7" customWidth="1"/>
+    <col min="13831" max="13839" width="9.54296875" style="7" customWidth="1"/>
+    <col min="13840" max="13840" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="13841" max="13841" width="10.08984375" style="7" customWidth="1"/>
+    <col min="13842" max="14079" width="9.26953125" style="7"/>
+    <col min="14080" max="14080" width="3.54296875" style="7" customWidth="1"/>
+    <col min="14081" max="14081" width="7.7265625" style="7" customWidth="1"/>
+    <col min="14082" max="14082" width="7.54296875" style="7" customWidth="1"/>
+    <col min="14083" max="14083" width="9.453125" style="7" customWidth="1"/>
+    <col min="14084" max="14084" width="18.7265625" style="7" customWidth="1"/>
     <col min="14085" max="14086" width="10" style="7" customWidth="1"/>
-    <col min="14087" max="14095" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14340" max="14340" width="18.765625" style="7" customWidth="1"/>
+    <col min="14087" max="14095" width="9.54296875" style="7" customWidth="1"/>
+    <col min="14096" max="14096" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="14097" max="14097" width="10.08984375" style="7" customWidth="1"/>
+    <col min="14098" max="14335" width="9.26953125" style="7"/>
+    <col min="14336" max="14336" width="3.54296875" style="7" customWidth="1"/>
+    <col min="14337" max="14337" width="7.7265625" style="7" customWidth="1"/>
+    <col min="14338" max="14338" width="7.54296875" style="7" customWidth="1"/>
+    <col min="14339" max="14339" width="9.453125" style="7" customWidth="1"/>
+    <col min="14340" max="14340" width="18.7265625" style="7" customWidth="1"/>
     <col min="14341" max="14342" width="10" style="7" customWidth="1"/>
-    <col min="14343" max="14351" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14596" max="14596" width="18.765625" style="7" customWidth="1"/>
+    <col min="14343" max="14351" width="9.54296875" style="7" customWidth="1"/>
+    <col min="14352" max="14352" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="14353" max="14353" width="10.08984375" style="7" customWidth="1"/>
+    <col min="14354" max="14591" width="9.26953125" style="7"/>
+    <col min="14592" max="14592" width="3.54296875" style="7" customWidth="1"/>
+    <col min="14593" max="14593" width="7.7265625" style="7" customWidth="1"/>
+    <col min="14594" max="14594" width="7.54296875" style="7" customWidth="1"/>
+    <col min="14595" max="14595" width="9.453125" style="7" customWidth="1"/>
+    <col min="14596" max="14596" width="18.7265625" style="7" customWidth="1"/>
     <col min="14597" max="14598" width="10" style="7" customWidth="1"/>
-    <col min="14599" max="14607" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14852" max="14852" width="18.765625" style="7" customWidth="1"/>
+    <col min="14599" max="14607" width="9.54296875" style="7" customWidth="1"/>
+    <col min="14608" max="14608" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="14609" max="14609" width="10.08984375" style="7" customWidth="1"/>
+    <col min="14610" max="14847" width="9.26953125" style="7"/>
+    <col min="14848" max="14848" width="3.54296875" style="7" customWidth="1"/>
+    <col min="14849" max="14849" width="7.7265625" style="7" customWidth="1"/>
+    <col min="14850" max="14850" width="7.54296875" style="7" customWidth="1"/>
+    <col min="14851" max="14851" width="9.453125" style="7" customWidth="1"/>
+    <col min="14852" max="14852" width="18.7265625" style="7" customWidth="1"/>
     <col min="14853" max="14854" width="10" style="7" customWidth="1"/>
-    <col min="14855" max="14863" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15108" max="15108" width="18.765625" style="7" customWidth="1"/>
+    <col min="14855" max="14863" width="9.54296875" style="7" customWidth="1"/>
+    <col min="14864" max="14864" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="14865" max="14865" width="10.08984375" style="7" customWidth="1"/>
+    <col min="14866" max="15103" width="9.26953125" style="7"/>
+    <col min="15104" max="15104" width="3.54296875" style="7" customWidth="1"/>
+    <col min="15105" max="15105" width="7.7265625" style="7" customWidth="1"/>
+    <col min="15106" max="15106" width="7.54296875" style="7" customWidth="1"/>
+    <col min="15107" max="15107" width="9.453125" style="7" customWidth="1"/>
+    <col min="15108" max="15108" width="18.7265625" style="7" customWidth="1"/>
     <col min="15109" max="15110" width="10" style="7" customWidth="1"/>
-    <col min="15111" max="15119" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15364" max="15364" width="18.765625" style="7" customWidth="1"/>
+    <col min="15111" max="15119" width="9.54296875" style="7" customWidth="1"/>
+    <col min="15120" max="15120" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="15121" max="15121" width="10.08984375" style="7" customWidth="1"/>
+    <col min="15122" max="15359" width="9.26953125" style="7"/>
+    <col min="15360" max="15360" width="3.54296875" style="7" customWidth="1"/>
+    <col min="15361" max="15361" width="7.7265625" style="7" customWidth="1"/>
+    <col min="15362" max="15362" width="7.54296875" style="7" customWidth="1"/>
+    <col min="15363" max="15363" width="9.453125" style="7" customWidth="1"/>
+    <col min="15364" max="15364" width="18.7265625" style="7" customWidth="1"/>
     <col min="15365" max="15366" width="10" style="7" customWidth="1"/>
-    <col min="15367" max="15375" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15620" max="15620" width="18.765625" style="7" customWidth="1"/>
+    <col min="15367" max="15375" width="9.54296875" style="7" customWidth="1"/>
+    <col min="15376" max="15376" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="15377" max="15377" width="10.08984375" style="7" customWidth="1"/>
+    <col min="15378" max="15615" width="9.26953125" style="7"/>
+    <col min="15616" max="15616" width="3.54296875" style="7" customWidth="1"/>
+    <col min="15617" max="15617" width="7.7265625" style="7" customWidth="1"/>
+    <col min="15618" max="15618" width="7.54296875" style="7" customWidth="1"/>
+    <col min="15619" max="15619" width="9.453125" style="7" customWidth="1"/>
+    <col min="15620" max="15620" width="18.7265625" style="7" customWidth="1"/>
     <col min="15621" max="15622" width="10" style="7" customWidth="1"/>
-    <col min="15623" max="15631" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15876" max="15876" width="18.765625" style="7" customWidth="1"/>
+    <col min="15623" max="15631" width="9.54296875" style="7" customWidth="1"/>
+    <col min="15632" max="15632" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="15633" max="15633" width="10.08984375" style="7" customWidth="1"/>
+    <col min="15634" max="15871" width="9.26953125" style="7"/>
+    <col min="15872" max="15872" width="3.54296875" style="7" customWidth="1"/>
+    <col min="15873" max="15873" width="7.7265625" style="7" customWidth="1"/>
+    <col min="15874" max="15874" width="7.54296875" style="7" customWidth="1"/>
+    <col min="15875" max="15875" width="9.453125" style="7" customWidth="1"/>
+    <col min="15876" max="15876" width="18.7265625" style="7" customWidth="1"/>
     <col min="15877" max="15878" width="10" style="7" customWidth="1"/>
-    <col min="15879" max="15887" width="9.53515625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16132" max="16132" width="18.765625" style="7" customWidth="1"/>
+    <col min="15879" max="15887" width="9.54296875" style="7" customWidth="1"/>
+    <col min="15888" max="15888" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="15889" max="15889" width="10.08984375" style="7" customWidth="1"/>
+    <col min="15890" max="16127" width="9.26953125" style="7"/>
+    <col min="16128" max="16128" width="3.54296875" style="7" customWidth="1"/>
+    <col min="16129" max="16129" width="7.7265625" style="7" customWidth="1"/>
+    <col min="16130" max="16130" width="7.54296875" style="7" customWidth="1"/>
+    <col min="16131" max="16131" width="9.453125" style="7" customWidth="1"/>
+    <col min="16132" max="16132" width="18.7265625" style="7" customWidth="1"/>
     <col min="16133" max="16134" width="10" style="7" customWidth="1"/>
-    <col min="16135" max="16143" width="9.53515625" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16146" max="16384" width="9.23046875" style="7"/>
+    <col min="16135" max="16143" width="9.54296875" style="7" customWidth="1"/>
+    <col min="16144" max="16144" width="12.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="16145" max="16145" width="10.08984375" style="7" customWidth="1"/>
+    <col min="16146" max="16384" width="9.26953125" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:18" s="2" customFormat="1" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="2:18" s="2" customFormat="1" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B1" s="509" t="s">
-        <v>2228</v>
+        <v>2225</v>
       </c>
       <c r="C1" s="510"/>
       <c r="D1" s="510"/>
       <c r="E1" s="510"/>
       <c r="F1" s="510"/>
       <c r="G1" s="510"/>
       <c r="H1" s="510"/>
       <c r="I1" s="510"/>
       <c r="J1" s="510"/>
       <c r="K1" s="510"/>
       <c r="L1" s="510"/>
       <c r="M1" s="510"/>
       <c r="N1" s="510"/>
       <c r="O1" s="510"/>
       <c r="P1" s="510"/>
       <c r="Q1" s="510"/>
       <c r="R1" s="511"/>
     </row>
-    <row r="2" spans="2:18" s="2" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="2" spans="2:18" s="2" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="512" t="s">
         <v>49</v>
       </c>
       <c r="C2" s="513"/>
       <c r="D2" s="513"/>
       <c r="E2" s="513"/>
       <c r="F2" s="513"/>
       <c r="G2" s="513"/>
       <c r="H2" s="513"/>
       <c r="I2" s="513"/>
       <c r="J2" s="513"/>
       <c r="K2" s="513"/>
       <c r="L2" s="513"/>
       <c r="M2" s="513"/>
       <c r="N2" s="513"/>
       <c r="O2" s="513"/>
       <c r="P2" s="513"/>
       <c r="Q2" s="513"/>
       <c r="R2" s="514"/>
     </row>
-    <row r="3" spans="2:18" x14ac:dyDescent="0.35">
-      <c r="B3" s="168"/>
+    <row r="3" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B3" s="167"/>
       <c r="E3" s="8"/>
       <c r="R3" s="22"/>
     </row>
-    <row r="4" spans="2:18" x14ac:dyDescent="0.35">
-      <c r="B4" s="168"/>
+    <row r="4" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B4" s="167"/>
       <c r="E4" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="Q4" s="320"/>
+      <c r="Q4" s="319"/>
       <c r="R4" s="22"/>
     </row>
-    <row r="5" spans="2:18" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="E5" s="273" t="s">
+    <row r="5" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B5" s="167"/>
+      <c r="E5" s="272" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="273"/>
-[...10 lines deleted...]
-      <c r="Q5" s="321"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="272"/>
+      <c r="L5" s="272"/>
+      <c r="M5" s="272"/>
+      <c r="N5" s="272"/>
+      <c r="O5" s="272"/>
+      <c r="P5" s="272"/>
+      <c r="Q5" s="320"/>
       <c r="R5" s="22"/>
     </row>
-    <row r="6" spans="2:18" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="Q6" s="320"/>
+    <row r="6" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B6" s="167"/>
+      <c r="E6" s="272" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
+      <c r="K6" s="272"/>
+      <c r="L6" s="272"/>
+      <c r="M6" s="272"/>
+      <c r="N6" s="272"/>
+      <c r="Q6" s="319"/>
       <c r="R6" s="22"/>
     </row>
-    <row r="7" spans="2:18" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="Q7" s="320"/>
+    <row r="7" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B7" s="167"/>
+      <c r="E7" s="272" t="s">
+        <v>2220</v>
+      </c>
+      <c r="F7" s="272"/>
+      <c r="G7" s="272"/>
+      <c r="H7" s="272"/>
+      <c r="I7" s="272"/>
+      <c r="J7" s="272"/>
+      <c r="K7" s="272"/>
+      <c r="L7" s="272"/>
+      <c r="M7" s="272"/>
+      <c r="N7" s="272"/>
+      <c r="O7" s="272"/>
+      <c r="Q7" s="319"/>
       <c r="R7" s="22"/>
     </row>
-    <row r="8" spans="2:18" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="E8" s="273" t="s">
+    <row r="8" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B8" s="167"/>
+      <c r="E8" s="272" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="273"/>
-[...4 lines deleted...]
-      <c r="Q8" s="320"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="272"/>
+      <c r="H8" s="272"/>
+      <c r="I8" s="272"/>
+      <c r="J8" s="272"/>
+      <c r="Q8" s="319"/>
       <c r="R8" s="22"/>
     </row>
-    <row r="9" spans="2:18" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="E9" s="273" t="s">
+    <row r="9" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B9" s="167"/>
+      <c r="E9" s="272" t="s">
         <v>28</v>
       </c>
-      <c r="F9" s="273"/>
-[...2 lines deleted...]
-      <c r="I9" s="273"/>
+      <c r="F9" s="272"/>
+      <c r="G9" s="272"/>
+      <c r="H9" s="272"/>
+      <c r="I9" s="272"/>
       <c r="R9" s="22"/>
     </row>
-    <row r="10" spans="2:18" x14ac:dyDescent="0.35">
-      <c r="B10" s="168"/>
+    <row r="10" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B10" s="167"/>
       <c r="E10" s="520" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="F10" s="520"/>
       <c r="G10" s="520"/>
-      <c r="H10" s="273"/>
+      <c r="H10" s="272"/>
       <c r="R10" s="22"/>
     </row>
-    <row r="11" spans="2:18" x14ac:dyDescent="0.35">
-      <c r="B11" s="168"/>
+    <row r="11" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B11" s="167"/>
       <c r="R11" s="22"/>
     </row>
-    <row r="12" spans="2:18" x14ac:dyDescent="0.35">
-      <c r="B12" s="168"/>
+    <row r="12" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B12" s="167"/>
       <c r="E12" s="521" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="521"/>
-      <c r="G12" s="291"/>
-[...1 lines deleted...]
-      <c r="I12" s="322" t="str">
+      <c r="G12" s="290"/>
+      <c r="H12" s="290"/>
+      <c r="I12" s="321" t="str">
         <f>IF('1. Proposal Details'!$E$5="","",'1. Proposal Details'!$E$5)</f>
         <v/>
       </c>
-      <c r="J12" s="323"/>
-[...2 lines deleted...]
-      <c r="M12" s="323"/>
+      <c r="J12" s="322"/>
+      <c r="K12" s="322"/>
+      <c r="L12" s="322"/>
+      <c r="M12" s="322"/>
       <c r="R12" s="22"/>
     </row>
-    <row r="13" spans="2:18" x14ac:dyDescent="0.35">
-      <c r="B13" s="168"/>
+    <row r="13" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B13" s="167"/>
       <c r="R13" s="22"/>
     </row>
-    <row r="14" spans="2:18" s="265" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B14" s="324" t="s">
+    <row r="14" spans="2:18" s="264" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="323" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="325"/>
-[...3 lines deleted...]
-      <c r="L14" s="265" t="s">
+      <c r="C14" s="324"/>
+      <c r="D14" s="324"/>
+      <c r="E14" s="272"/>
+      <c r="F14" s="272"/>
+      <c r="L14" s="264" t="s">
         <v>31</v>
       </c>
-      <c r="N14" s="265" t="s">
+      <c r="N14" s="264" t="s">
         <v>32</v>
       </c>
-      <c r="P14" s="265" t="s">
+      <c r="P14" s="264" t="s">
         <v>33</v>
       </c>
-      <c r="R14" s="283"/>
-[...2 lines deleted...]
-      <c r="B15" s="326" t="s">
+      <c r="R14" s="282"/>
+    </row>
+    <row r="15" spans="2:18" s="264" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="B15" s="325" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="327" t="s">
+      <c r="C15" s="326" t="s">
         <v>34</v>
       </c>
-      <c r="D15" s="327" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="328" t="s">
+      <c r="D15" s="326" t="s">
+        <v>142</v>
+      </c>
+      <c r="E15" s="327" t="s">
         <v>36</v>
       </c>
-      <c r="F15" s="327" t="s">
+      <c r="F15" s="326" t="s">
         <v>37</v>
       </c>
-      <c r="G15" s="327" t="s">
+      <c r="G15" s="326" t="s">
         <v>38</v>
       </c>
-      <c r="H15" s="327" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="327" t="s">
+      <c r="H15" s="326" t="s">
+        <v>2219</v>
+      </c>
+      <c r="I15" s="326" t="s">
         <v>39</v>
       </c>
-      <c r="J15" s="327" t="s">
+      <c r="J15" s="326" t="s">
         <v>40</v>
       </c>
-      <c r="K15" s="327" t="s">
+      <c r="K15" s="326" t="s">
         <v>41</v>
       </c>
-      <c r="L15" s="327" t="s">
+      <c r="L15" s="326" t="s">
         <v>42</v>
       </c>
-      <c r="M15" s="327" t="s">
+      <c r="M15" s="326" t="s">
         <v>43</v>
       </c>
-      <c r="N15" s="327" t="s">
+      <c r="N15" s="326" t="s">
         <v>44</v>
       </c>
-      <c r="O15" s="327" t="s">
+      <c r="O15" s="326" t="s">
         <v>45</v>
       </c>
-      <c r="P15" s="327" t="s">
+      <c r="P15" s="326" t="s">
         <v>46</v>
       </c>
-      <c r="Q15" s="332" t="s">
+      <c r="Q15" s="331" t="s">
         <v>47</v>
       </c>
-      <c r="R15" s="329" t="s">
+      <c r="R15" s="328" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="16" spans="2:18" s="265" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B16" s="333" t="str">
+    <row r="16" spans="2:18" s="264" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C16" s="331" t="str">
+      <c r="C16" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D16" s="331" t="str">
+      <c r="D16" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E16" s="334"/>
-[...6 lines deleted...]
-      <c r="L16" s="339" t="str">
+      <c r="E16" s="333"/>
+      <c r="F16" s="334"/>
+      <c r="G16" s="334"/>
+      <c r="H16" s="334"/>
+      <c r="I16" s="335"/>
+      <c r="J16" s="336"/>
+      <c r="K16" s="337"/>
+      <c r="L16" s="338" t="str">
         <f>IF(J16="","",J16-K16)</f>
         <v/>
       </c>
-      <c r="M16" s="340"/>
-      <c r="N16" s="339" t="str">
+      <c r="M16" s="339"/>
+      <c r="N16" s="338" t="str">
         <f>IF(L16="","",L16*M16)</f>
         <v/>
       </c>
-      <c r="O16" s="331" t="str">
+      <c r="O16" s="330" t="str">
         <f>IFERROR(VLOOKUP(H16,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P16" s="341" t="str">
+      <c r="P16" s="340" t="str">
         <f>IFERROR(N16/O16, "")</f>
         <v/>
       </c>
-      <c r="Q16" s="342"/>
-      <c r="R16" s="330" t="str">
+      <c r="Q16" s="341"/>
+      <c r="R16" s="329" t="str">
         <f>IF(Q16="","",(EDATE(Q16,O16*12)-1))</f>
         <v/>
       </c>
     </row>
-    <row r="17" spans="2:18" s="265" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="B17" s="333" t="str">
+    <row r="17" spans="2:18" s="264" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C17" s="331" t="str">
+      <c r="C17" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D17" s="331" t="str">
+      <c r="D17" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E17" s="343"/>
-[...6 lines deleted...]
-      <c r="L17" s="346" t="str">
+      <c r="E17" s="342"/>
+      <c r="F17" s="343"/>
+      <c r="G17" s="343"/>
+      <c r="H17" s="334"/>
+      <c r="I17" s="335"/>
+      <c r="J17" s="344"/>
+      <c r="K17" s="344"/>
+      <c r="L17" s="345" t="str">
         <f t="shared" ref="L17:L26" si="0">IF(J17="","",J17-K17)</f>
         <v/>
       </c>
-      <c r="M17" s="340"/>
-      <c r="N17" s="331" t="str">
+      <c r="M17" s="339"/>
+      <c r="N17" s="330" t="str">
         <f t="shared" ref="N17:N26" si="1">IF(L17="","",L17*M17)</f>
         <v/>
       </c>
-      <c r="O17" s="331" t="str">
+      <c r="O17" s="330" t="str">
         <f>IFERROR(VLOOKUP(H17,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P17" s="341" t="str">
+      <c r="P17" s="340" t="str">
         <f t="shared" ref="P17:P26" si="2">IFERROR(N17/O17, "")</f>
         <v/>
       </c>
-      <c r="Q17" s="347"/>
-      <c r="R17" s="330" t="str">
+      <c r="Q17" s="346"/>
+      <c r="R17" s="329" t="str">
         <f>IF(Q17="","",(EDATE(Q17,O17*12)-1))</f>
         <v/>
       </c>
     </row>
-    <row r="18" spans="2:18" s="265" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="B18" s="333" t="str">
+    <row r="18" spans="2:18" s="264" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C18" s="331" t="str">
+      <c r="C18" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D18" s="331" t="str">
+      <c r="D18" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E18" s="343"/>
-[...6 lines deleted...]
-      <c r="L18" s="346" t="str">
+      <c r="E18" s="342"/>
+      <c r="F18" s="343"/>
+      <c r="G18" s="343"/>
+      <c r="H18" s="334"/>
+      <c r="I18" s="335"/>
+      <c r="J18" s="344"/>
+      <c r="K18" s="344"/>
+      <c r="L18" s="345" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M18" s="340"/>
-      <c r="N18" s="331" t="str">
+      <c r="M18" s="339"/>
+      <c r="N18" s="330" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="O18" s="331" t="str">
+      <c r="O18" s="330" t="str">
         <f>IFERROR(VLOOKUP(H18,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P18" s="341" t="str">
+      <c r="P18" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Q18" s="347"/>
-      <c r="R18" s="330" t="str">
+      <c r="Q18" s="346"/>
+      <c r="R18" s="329" t="str">
         <f t="shared" ref="R18:R26" si="3">IF(Q18="","",(EDATE(Q18,O18*12)-1))</f>
         <v/>
       </c>
     </row>
-    <row r="19" spans="2:18" s="265" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="B19" s="333" t="str">
+    <row r="19" spans="2:18" s="264" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C19" s="331" t="str">
+      <c r="C19" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D19" s="331" t="str">
+      <c r="D19" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E19" s="343"/>
-[...6 lines deleted...]
-      <c r="L19" s="346" t="str">
+      <c r="E19" s="342"/>
+      <c r="F19" s="347"/>
+      <c r="G19" s="347"/>
+      <c r="H19" s="348"/>
+      <c r="I19" s="335"/>
+      <c r="J19" s="344"/>
+      <c r="K19" s="344"/>
+      <c r="L19" s="345" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M19" s="340"/>
-      <c r="N19" s="331" t="str">
+      <c r="M19" s="339"/>
+      <c r="N19" s="330" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="O19" s="331" t="str">
+      <c r="O19" s="330" t="str">
         <f>IFERROR(VLOOKUP(H19,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P19" s="341" t="str">
+      <c r="P19" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Q19" s="347"/>
-      <c r="R19" s="330" t="str">
+      <c r="Q19" s="346"/>
+      <c r="R19" s="329" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="20" spans="2:18" s="265" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="B20" s="333" t="str">
+    <row r="20" spans="2:18" s="264" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C20" s="331" t="str">
+      <c r="C20" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D20" s="331" t="str">
+      <c r="D20" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E20" s="343"/>
-[...6 lines deleted...]
-      <c r="L20" s="346" t="str">
+      <c r="E20" s="342"/>
+      <c r="F20" s="343"/>
+      <c r="G20" s="343"/>
+      <c r="H20" s="334"/>
+      <c r="I20" s="335"/>
+      <c r="J20" s="344"/>
+      <c r="K20" s="344"/>
+      <c r="L20" s="345" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M20" s="340"/>
-      <c r="N20" s="331" t="str">
+      <c r="M20" s="339"/>
+      <c r="N20" s="330" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="O20" s="331" t="str">
+      <c r="O20" s="330" t="str">
         <f>IFERROR(VLOOKUP(H20,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P20" s="341" t="str">
+      <c r="P20" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Q20" s="347"/>
-      <c r="R20" s="330" t="str">
+      <c r="Q20" s="346"/>
+      <c r="R20" s="329" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="21" spans="2:18" s="265" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="B21" s="333" t="str">
+    <row r="21" spans="2:18" s="264" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C21" s="331" t="str">
+      <c r="C21" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D21" s="331" t="str">
+      <c r="D21" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E21" s="343"/>
-[...6 lines deleted...]
-      <c r="L21" s="346" t="str">
+      <c r="E21" s="342"/>
+      <c r="F21" s="343"/>
+      <c r="G21" s="343"/>
+      <c r="H21" s="334"/>
+      <c r="I21" s="335"/>
+      <c r="J21" s="344"/>
+      <c r="K21" s="344"/>
+      <c r="L21" s="345" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M21" s="340"/>
-      <c r="N21" s="331" t="str">
+      <c r="M21" s="339"/>
+      <c r="N21" s="330" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="O21" s="331" t="str">
+      <c r="O21" s="330" t="str">
         <f>IFERROR(VLOOKUP(H21,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P21" s="341" t="str">
+      <c r="P21" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Q21" s="347"/>
-      <c r="R21" s="330" t="str">
+      <c r="Q21" s="346"/>
+      <c r="R21" s="329" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="22" spans="2:18" s="265" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="B22" s="333" t="str">
+    <row r="22" spans="2:18" s="264" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C22" s="331" t="str">
+      <c r="C22" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D22" s="331" t="str">
+      <c r="D22" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E22" s="343"/>
-[...6 lines deleted...]
-      <c r="L22" s="346" t="str">
+      <c r="E22" s="342"/>
+      <c r="F22" s="343"/>
+      <c r="G22" s="343"/>
+      <c r="H22" s="334"/>
+      <c r="I22" s="335"/>
+      <c r="J22" s="344"/>
+      <c r="K22" s="344"/>
+      <c r="L22" s="345" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M22" s="340"/>
-      <c r="N22" s="331" t="str">
+      <c r="M22" s="339"/>
+      <c r="N22" s="330" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="O22" s="331" t="str">
+      <c r="O22" s="330" t="str">
         <f>IFERROR(VLOOKUP(H22,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P22" s="341" t="str">
+      <c r="P22" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Q22" s="347"/>
-      <c r="R22" s="330" t="str">
+      <c r="Q22" s="346"/>
+      <c r="R22" s="329" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="23" spans="2:18" x14ac:dyDescent="0.35">
-      <c r="B23" s="333" t="str">
+    <row r="23" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B23" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C23" s="331" t="str">
+      <c r="C23" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D23" s="331" t="str">
+      <c r="D23" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E23" s="350"/>
-[...6 lines deleted...]
-      <c r="L23" s="346" t="str">
+      <c r="E23" s="349"/>
+      <c r="F23" s="350"/>
+      <c r="G23" s="350"/>
+      <c r="H23" s="351"/>
+      <c r="I23" s="335"/>
+      <c r="J23" s="344"/>
+      <c r="K23" s="344"/>
+      <c r="L23" s="345" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M23" s="340"/>
-      <c r="N23" s="331" t="str">
+      <c r="M23" s="339"/>
+      <c r="N23" s="330" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="O23" s="331" t="str">
+      <c r="O23" s="330" t="str">
         <f>IFERROR(VLOOKUP(H23,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P23" s="341" t="str">
+      <c r="P23" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Q23" s="347"/>
-      <c r="R23" s="330" t="str">
+      <c r="Q23" s="346"/>
+      <c r="R23" s="329" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="24" spans="2:18" x14ac:dyDescent="0.35">
-      <c r="B24" s="333" t="str">
+    <row r="24" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B24" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C24" s="331" t="str">
+      <c r="C24" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D24" s="331" t="str">
+      <c r="D24" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E24" s="353"/>
-[...6 lines deleted...]
-      <c r="L24" s="346" t="str">
+      <c r="E24" s="352"/>
+      <c r="F24" s="350"/>
+      <c r="G24" s="350"/>
+      <c r="H24" s="351"/>
+      <c r="I24" s="335"/>
+      <c r="J24" s="344"/>
+      <c r="K24" s="344"/>
+      <c r="L24" s="345" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M24" s="340"/>
-      <c r="N24" s="331" t="str">
+      <c r="M24" s="339"/>
+      <c r="N24" s="330" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="O24" s="331" t="str">
+      <c r="O24" s="330" t="str">
         <f>IFERROR(VLOOKUP(H24,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P24" s="341" t="str">
+      <c r="P24" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Q24" s="347"/>
-      <c r="R24" s="330" t="str">
+      <c r="Q24" s="346"/>
+      <c r="R24" s="329" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="25" spans="2:18" x14ac:dyDescent="0.35">
-      <c r="B25" s="333" t="str">
+    <row r="25" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B25" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C25" s="331" t="str">
+      <c r="C25" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D25" s="331" t="str">
+      <c r="D25" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E25" s="353"/>
-[...6 lines deleted...]
-      <c r="L25" s="346" t="str">
+      <c r="E25" s="352"/>
+      <c r="F25" s="350"/>
+      <c r="G25" s="350"/>
+      <c r="H25" s="351"/>
+      <c r="I25" s="335"/>
+      <c r="J25" s="344"/>
+      <c r="K25" s="344"/>
+      <c r="L25" s="345" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M25" s="340"/>
-      <c r="N25" s="331" t="str">
+      <c r="M25" s="339"/>
+      <c r="N25" s="330" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="O25" s="331" t="str">
+      <c r="O25" s="330" t="str">
         <f>IFERROR(VLOOKUP(H25,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P25" s="341" t="str">
+      <c r="P25" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Q25" s="347"/>
-      <c r="R25" s="330" t="str">
+      <c r="Q25" s="346"/>
+      <c r="R25" s="329" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="26" spans="2:18" x14ac:dyDescent="0.35">
-      <c r="B26" s="333" t="str">
+    <row r="26" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B26" s="332" t="str">
         <f>IF('1. Proposal Details'!$E$10="","",'1. Proposal Details'!$E$10)</f>
         <v/>
       </c>
-      <c r="C26" s="331" t="str">
+      <c r="C26" s="330" t="str">
         <f>IF('1. Proposal Details'!$G$10="","",'1. Proposal Details'!$G$10)</f>
         <v/>
       </c>
-      <c r="D26" s="331" t="str">
+      <c r="D26" s="330" t="str">
         <f>IF('1. Proposal Details'!$M$10="","",'1. Proposal Details'!$M$10)</f>
         <v/>
       </c>
-      <c r="E26" s="353"/>
-[...6 lines deleted...]
-      <c r="L26" s="346" t="str">
+      <c r="E26" s="352"/>
+      <c r="F26" s="350"/>
+      <c r="G26" s="350"/>
+      <c r="H26" s="351"/>
+      <c r="I26" s="335"/>
+      <c r="J26" s="344"/>
+      <c r="K26" s="344"/>
+      <c r="L26" s="345" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M26" s="340"/>
-      <c r="N26" s="331" t="str">
+      <c r="M26" s="339"/>
+      <c r="N26" s="330" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="O26" s="331" t="str">
+      <c r="O26" s="330" t="str">
         <f>IFERROR(VLOOKUP(H26,EULID!A:B,2),"")</f>
         <v/>
       </c>
-      <c r="P26" s="341" t="str">
+      <c r="P26" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Q26" s="347"/>
-      <c r="R26" s="330" t="str">
+      <c r="Q26" s="346"/>
+      <c r="R26" s="329" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
     </row>
-    <row r="27" spans="2:18" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D27" s="293"/>
+    <row r="27" spans="2:18" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="291"/>
+      <c r="C27" s="292"/>
+      <c r="D27" s="292"/>
       <c r="E27" s="522" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="F27" s="522"/>
       <c r="G27" s="522"/>
       <c r="H27" s="522"/>
       <c r="I27" s="522"/>
       <c r="J27" s="522"/>
       <c r="K27" s="522"/>
       <c r="L27" s="522"/>
       <c r="M27" s="522"/>
       <c r="N27" s="522"/>
       <c r="O27" s="523"/>
-      <c r="P27" s="294">
+      <c r="P27" s="293">
         <f>SUM(P16:P26)</f>
         <v>0</v>
       </c>
-      <c r="Q27" s="293"/>
-[...2 lines deleted...]
-    <row r="38" spans="2:14" x14ac:dyDescent="0.35">
+      <c r="Q27" s="292"/>
+      <c r="R27" s="294"/>
+    </row>
+    <row r="38" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B38" s="519"/>
       <c r="C38" s="519"/>
       <c r="D38" s="519"/>
       <c r="E38" s="519"/>
       <c r="F38" s="519"/>
       <c r="G38" s="519"/>
       <c r="H38" s="519"/>
       <c r="I38" s="519"/>
       <c r="J38" s="519"/>
       <c r="K38" s="519"/>
       <c r="L38" s="519"/>
       <c r="M38" s="519"/>
       <c r="N38" s="519"/>
     </row>
   </sheetData>
   <sheetProtection formatRows="0" insertRows="0" sort="0"/>
   <protectedRanges>
     <protectedRange sqref="A29:IT30 A32:IT83 A31:D31 F31:IT31" name="Bottom"/>
     <protectedRange sqref="R15:S28" name="future year depreciation"/>
     <protectedRange sqref="E17:J27" name="Equipment Info"/>
     <protectedRange sqref="L17:L27" name="Percent Use"/>
     <protectedRange sqref="N17:N27" name="Useful Life"/>
     <protectedRange sqref="O27" name="Current Year Depr"/>
     <protectedRange sqref="P27" name="Start Date"/>
     <protectedRange sqref="E5:E6 E8:E10 T7:AV8 S1:AY6 T9:AY14 R1:R14 R15:AY65536 S13:S14" name="Right"/>
@@ -20703,11751 +20705,11749 @@
   <dataValidations count="3">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Equipment Tag Number" error="Equipment Tag Number is 9 digits" promptTitle="Asset ID" prompt="This text formatted cell requires a complete 12-digit Asset ID_x000a_" sqref="WVN983056:WVN983066 JB16:JB26 SX16:SX26 ACT16:ACT26 AMP16:AMP26 AWL16:AWL26 BGH16:BGH26 BQD16:BQD26 BZZ16:BZZ26 CJV16:CJV26 CTR16:CTR26 DDN16:DDN26 DNJ16:DNJ26 DXF16:DXF26 EHB16:EHB26 EQX16:EQX26 FAT16:FAT26 FKP16:FKP26 FUL16:FUL26 GEH16:GEH26 GOD16:GOD26 GXZ16:GXZ26 HHV16:HHV26 HRR16:HRR26 IBN16:IBN26 ILJ16:ILJ26 IVF16:IVF26 JFB16:JFB26 JOX16:JOX26 JYT16:JYT26 KIP16:KIP26 KSL16:KSL26 LCH16:LCH26 LMD16:LMD26 LVZ16:LVZ26 MFV16:MFV26 MPR16:MPR26 MZN16:MZN26 NJJ16:NJJ26 NTF16:NTF26 ODB16:ODB26 OMX16:OMX26 OWT16:OWT26 PGP16:PGP26 PQL16:PQL26 QAH16:QAH26 QKD16:QKD26 QTZ16:QTZ26 RDV16:RDV26 RNR16:RNR26 RXN16:RXN26 SHJ16:SHJ26 SRF16:SRF26 TBB16:TBB26 TKX16:TKX26 TUT16:TUT26 UEP16:UEP26 UOL16:UOL26 UYH16:UYH26 VID16:VID26 VRZ16:VRZ26 WBV16:WBV26 WLR16:WLR26 WVN16:WVN26 G65552:H65562 JB65552:JB65562 SX65552:SX65562 ACT65552:ACT65562 AMP65552:AMP65562 AWL65552:AWL65562 BGH65552:BGH65562 BQD65552:BQD65562 BZZ65552:BZZ65562 CJV65552:CJV65562 CTR65552:CTR65562 DDN65552:DDN65562 DNJ65552:DNJ65562 DXF65552:DXF65562 EHB65552:EHB65562 EQX65552:EQX65562 FAT65552:FAT65562 FKP65552:FKP65562 FUL65552:FUL65562 GEH65552:GEH65562 GOD65552:GOD65562 GXZ65552:GXZ65562 HHV65552:HHV65562 HRR65552:HRR65562 IBN65552:IBN65562 ILJ65552:ILJ65562 IVF65552:IVF65562 JFB65552:JFB65562 JOX65552:JOX65562 JYT65552:JYT65562 KIP65552:KIP65562 KSL65552:KSL65562 LCH65552:LCH65562 LMD65552:LMD65562 LVZ65552:LVZ65562 MFV65552:MFV65562 MPR65552:MPR65562 MZN65552:MZN65562 NJJ65552:NJJ65562 NTF65552:NTF65562 ODB65552:ODB65562 OMX65552:OMX65562 OWT65552:OWT65562 PGP65552:PGP65562 PQL65552:PQL65562 QAH65552:QAH65562 QKD65552:QKD65562 QTZ65552:QTZ65562 RDV65552:RDV65562 RNR65552:RNR65562 RXN65552:RXN65562 SHJ65552:SHJ65562 SRF65552:SRF65562 TBB65552:TBB65562 TKX65552:TKX65562 TUT65552:TUT65562 UEP65552:UEP65562 UOL65552:UOL65562 UYH65552:UYH65562 VID65552:VID65562 VRZ65552:VRZ65562 WBV65552:WBV65562 WLR65552:WLR65562 WVN65552:WVN65562 G131088:H131098 JB131088:JB131098 SX131088:SX131098 ACT131088:ACT131098 AMP131088:AMP131098 AWL131088:AWL131098 BGH131088:BGH131098 BQD131088:BQD131098 BZZ131088:BZZ131098 CJV131088:CJV131098 CTR131088:CTR131098 DDN131088:DDN131098 DNJ131088:DNJ131098 DXF131088:DXF131098 EHB131088:EHB131098 EQX131088:EQX131098 FAT131088:FAT131098 FKP131088:FKP131098 FUL131088:FUL131098 GEH131088:GEH131098 GOD131088:GOD131098 GXZ131088:GXZ131098 HHV131088:HHV131098 HRR131088:HRR131098 IBN131088:IBN131098 ILJ131088:ILJ131098 IVF131088:IVF131098 JFB131088:JFB131098 JOX131088:JOX131098 JYT131088:JYT131098 KIP131088:KIP131098 KSL131088:KSL131098 LCH131088:LCH131098 LMD131088:LMD131098 LVZ131088:LVZ131098 MFV131088:MFV131098 MPR131088:MPR131098 MZN131088:MZN131098 NJJ131088:NJJ131098 NTF131088:NTF131098 ODB131088:ODB131098 OMX131088:OMX131098 OWT131088:OWT131098 PGP131088:PGP131098 PQL131088:PQL131098 QAH131088:QAH131098 QKD131088:QKD131098 QTZ131088:QTZ131098 RDV131088:RDV131098 RNR131088:RNR131098 RXN131088:RXN131098 SHJ131088:SHJ131098 SRF131088:SRF131098 TBB131088:TBB131098 TKX131088:TKX131098 TUT131088:TUT131098 UEP131088:UEP131098 UOL131088:UOL131098 UYH131088:UYH131098 VID131088:VID131098 VRZ131088:VRZ131098 WBV131088:WBV131098 WLR131088:WLR131098 WVN131088:WVN131098 G196624:H196634 JB196624:JB196634 SX196624:SX196634 ACT196624:ACT196634 AMP196624:AMP196634 AWL196624:AWL196634 BGH196624:BGH196634 BQD196624:BQD196634 BZZ196624:BZZ196634 CJV196624:CJV196634 CTR196624:CTR196634 DDN196624:DDN196634 DNJ196624:DNJ196634 DXF196624:DXF196634 EHB196624:EHB196634 EQX196624:EQX196634 FAT196624:FAT196634 FKP196624:FKP196634 FUL196624:FUL196634 GEH196624:GEH196634 GOD196624:GOD196634 GXZ196624:GXZ196634 HHV196624:HHV196634 HRR196624:HRR196634 IBN196624:IBN196634 ILJ196624:ILJ196634 IVF196624:IVF196634 JFB196624:JFB196634 JOX196624:JOX196634 JYT196624:JYT196634 KIP196624:KIP196634 KSL196624:KSL196634 LCH196624:LCH196634 LMD196624:LMD196634 LVZ196624:LVZ196634 MFV196624:MFV196634 MPR196624:MPR196634 MZN196624:MZN196634 NJJ196624:NJJ196634 NTF196624:NTF196634 ODB196624:ODB196634 OMX196624:OMX196634 OWT196624:OWT196634 PGP196624:PGP196634 PQL196624:PQL196634 QAH196624:QAH196634 QKD196624:QKD196634 QTZ196624:QTZ196634 RDV196624:RDV196634 RNR196624:RNR196634 RXN196624:RXN196634 SHJ196624:SHJ196634 SRF196624:SRF196634 TBB196624:TBB196634 TKX196624:TKX196634 TUT196624:TUT196634 UEP196624:UEP196634 UOL196624:UOL196634 UYH196624:UYH196634 VID196624:VID196634 VRZ196624:VRZ196634 WBV196624:WBV196634 WLR196624:WLR196634 WVN196624:WVN196634 G262160:H262170 JB262160:JB262170 SX262160:SX262170 ACT262160:ACT262170 AMP262160:AMP262170 AWL262160:AWL262170 BGH262160:BGH262170 BQD262160:BQD262170 BZZ262160:BZZ262170 CJV262160:CJV262170 CTR262160:CTR262170 DDN262160:DDN262170 DNJ262160:DNJ262170 DXF262160:DXF262170 EHB262160:EHB262170 EQX262160:EQX262170 FAT262160:FAT262170 FKP262160:FKP262170 FUL262160:FUL262170 GEH262160:GEH262170 GOD262160:GOD262170 GXZ262160:GXZ262170 HHV262160:HHV262170 HRR262160:HRR262170 IBN262160:IBN262170 ILJ262160:ILJ262170 IVF262160:IVF262170 JFB262160:JFB262170 JOX262160:JOX262170 JYT262160:JYT262170 KIP262160:KIP262170 KSL262160:KSL262170 LCH262160:LCH262170 LMD262160:LMD262170 LVZ262160:LVZ262170 MFV262160:MFV262170 MPR262160:MPR262170 MZN262160:MZN262170 NJJ262160:NJJ262170 NTF262160:NTF262170 ODB262160:ODB262170 OMX262160:OMX262170 OWT262160:OWT262170 PGP262160:PGP262170 PQL262160:PQL262170 QAH262160:QAH262170 QKD262160:QKD262170 QTZ262160:QTZ262170 RDV262160:RDV262170 RNR262160:RNR262170 RXN262160:RXN262170 SHJ262160:SHJ262170 SRF262160:SRF262170 TBB262160:TBB262170 TKX262160:TKX262170 TUT262160:TUT262170 UEP262160:UEP262170 UOL262160:UOL262170 UYH262160:UYH262170 VID262160:VID262170 VRZ262160:VRZ262170 WBV262160:WBV262170 WLR262160:WLR262170 WVN262160:WVN262170 G327696:H327706 JB327696:JB327706 SX327696:SX327706 ACT327696:ACT327706 AMP327696:AMP327706 AWL327696:AWL327706 BGH327696:BGH327706 BQD327696:BQD327706 BZZ327696:BZZ327706 CJV327696:CJV327706 CTR327696:CTR327706 DDN327696:DDN327706 DNJ327696:DNJ327706 DXF327696:DXF327706 EHB327696:EHB327706 EQX327696:EQX327706 FAT327696:FAT327706 FKP327696:FKP327706 FUL327696:FUL327706 GEH327696:GEH327706 GOD327696:GOD327706 GXZ327696:GXZ327706 HHV327696:HHV327706 HRR327696:HRR327706 IBN327696:IBN327706 ILJ327696:ILJ327706 IVF327696:IVF327706 JFB327696:JFB327706 JOX327696:JOX327706 JYT327696:JYT327706 KIP327696:KIP327706 KSL327696:KSL327706 LCH327696:LCH327706 LMD327696:LMD327706 LVZ327696:LVZ327706 MFV327696:MFV327706 MPR327696:MPR327706 MZN327696:MZN327706 NJJ327696:NJJ327706 NTF327696:NTF327706 ODB327696:ODB327706 OMX327696:OMX327706 OWT327696:OWT327706 PGP327696:PGP327706 PQL327696:PQL327706 QAH327696:QAH327706 QKD327696:QKD327706 QTZ327696:QTZ327706 RDV327696:RDV327706 RNR327696:RNR327706 RXN327696:RXN327706 SHJ327696:SHJ327706 SRF327696:SRF327706 TBB327696:TBB327706 TKX327696:TKX327706 TUT327696:TUT327706 UEP327696:UEP327706 UOL327696:UOL327706 UYH327696:UYH327706 VID327696:VID327706 VRZ327696:VRZ327706 WBV327696:WBV327706 WLR327696:WLR327706 WVN327696:WVN327706 G393232:H393242 JB393232:JB393242 SX393232:SX393242 ACT393232:ACT393242 AMP393232:AMP393242 AWL393232:AWL393242 BGH393232:BGH393242 BQD393232:BQD393242 BZZ393232:BZZ393242 CJV393232:CJV393242 CTR393232:CTR393242 DDN393232:DDN393242 DNJ393232:DNJ393242 DXF393232:DXF393242 EHB393232:EHB393242 EQX393232:EQX393242 FAT393232:FAT393242 FKP393232:FKP393242 FUL393232:FUL393242 GEH393232:GEH393242 GOD393232:GOD393242 GXZ393232:GXZ393242 HHV393232:HHV393242 HRR393232:HRR393242 IBN393232:IBN393242 ILJ393232:ILJ393242 IVF393232:IVF393242 JFB393232:JFB393242 JOX393232:JOX393242 JYT393232:JYT393242 KIP393232:KIP393242 KSL393232:KSL393242 LCH393232:LCH393242 LMD393232:LMD393242 LVZ393232:LVZ393242 MFV393232:MFV393242 MPR393232:MPR393242 MZN393232:MZN393242 NJJ393232:NJJ393242 NTF393232:NTF393242 ODB393232:ODB393242 OMX393232:OMX393242 OWT393232:OWT393242 PGP393232:PGP393242 PQL393232:PQL393242 QAH393232:QAH393242 QKD393232:QKD393242 QTZ393232:QTZ393242 RDV393232:RDV393242 RNR393232:RNR393242 RXN393232:RXN393242 SHJ393232:SHJ393242 SRF393232:SRF393242 TBB393232:TBB393242 TKX393232:TKX393242 TUT393232:TUT393242 UEP393232:UEP393242 UOL393232:UOL393242 UYH393232:UYH393242 VID393232:VID393242 VRZ393232:VRZ393242 WBV393232:WBV393242 WLR393232:WLR393242 WVN393232:WVN393242 G458768:H458778 JB458768:JB458778 SX458768:SX458778 ACT458768:ACT458778 AMP458768:AMP458778 AWL458768:AWL458778 BGH458768:BGH458778 BQD458768:BQD458778 BZZ458768:BZZ458778 CJV458768:CJV458778 CTR458768:CTR458778 DDN458768:DDN458778 DNJ458768:DNJ458778 DXF458768:DXF458778 EHB458768:EHB458778 EQX458768:EQX458778 FAT458768:FAT458778 FKP458768:FKP458778 FUL458768:FUL458778 GEH458768:GEH458778 GOD458768:GOD458778 GXZ458768:GXZ458778 HHV458768:HHV458778 HRR458768:HRR458778 IBN458768:IBN458778 ILJ458768:ILJ458778 IVF458768:IVF458778 JFB458768:JFB458778 JOX458768:JOX458778 JYT458768:JYT458778 KIP458768:KIP458778 KSL458768:KSL458778 LCH458768:LCH458778 LMD458768:LMD458778 LVZ458768:LVZ458778 MFV458768:MFV458778 MPR458768:MPR458778 MZN458768:MZN458778 NJJ458768:NJJ458778 NTF458768:NTF458778 ODB458768:ODB458778 OMX458768:OMX458778 OWT458768:OWT458778 PGP458768:PGP458778 PQL458768:PQL458778 QAH458768:QAH458778 QKD458768:QKD458778 QTZ458768:QTZ458778 RDV458768:RDV458778 RNR458768:RNR458778 RXN458768:RXN458778 SHJ458768:SHJ458778 SRF458768:SRF458778 TBB458768:TBB458778 TKX458768:TKX458778 TUT458768:TUT458778 UEP458768:UEP458778 UOL458768:UOL458778 UYH458768:UYH458778 VID458768:VID458778 VRZ458768:VRZ458778 WBV458768:WBV458778 WLR458768:WLR458778 WVN458768:WVN458778 G524304:H524314 JB524304:JB524314 SX524304:SX524314 ACT524304:ACT524314 AMP524304:AMP524314 AWL524304:AWL524314 BGH524304:BGH524314 BQD524304:BQD524314 BZZ524304:BZZ524314 CJV524304:CJV524314 CTR524304:CTR524314 DDN524304:DDN524314 DNJ524304:DNJ524314 DXF524304:DXF524314 EHB524304:EHB524314 EQX524304:EQX524314 FAT524304:FAT524314 FKP524304:FKP524314 FUL524304:FUL524314 GEH524304:GEH524314 GOD524304:GOD524314 GXZ524304:GXZ524314 HHV524304:HHV524314 HRR524304:HRR524314 IBN524304:IBN524314 ILJ524304:ILJ524314 IVF524304:IVF524314 JFB524304:JFB524314 JOX524304:JOX524314 JYT524304:JYT524314 KIP524304:KIP524314 KSL524304:KSL524314 LCH524304:LCH524314 LMD524304:LMD524314 LVZ524304:LVZ524314 MFV524304:MFV524314 MPR524304:MPR524314 MZN524304:MZN524314 NJJ524304:NJJ524314 NTF524304:NTF524314 ODB524304:ODB524314 OMX524304:OMX524314 OWT524304:OWT524314 PGP524304:PGP524314 PQL524304:PQL524314 QAH524304:QAH524314 QKD524304:QKD524314 QTZ524304:QTZ524314 RDV524304:RDV524314 RNR524304:RNR524314 RXN524304:RXN524314 SHJ524304:SHJ524314 SRF524304:SRF524314 TBB524304:TBB524314 TKX524304:TKX524314 TUT524304:TUT524314 UEP524304:UEP524314 UOL524304:UOL524314 UYH524304:UYH524314 VID524304:VID524314 VRZ524304:VRZ524314 WBV524304:WBV524314 WLR524304:WLR524314 WVN524304:WVN524314 G589840:H589850 JB589840:JB589850 SX589840:SX589850 ACT589840:ACT589850 AMP589840:AMP589850 AWL589840:AWL589850 BGH589840:BGH589850 BQD589840:BQD589850 BZZ589840:BZZ589850 CJV589840:CJV589850 CTR589840:CTR589850 DDN589840:DDN589850 DNJ589840:DNJ589850 DXF589840:DXF589850 EHB589840:EHB589850 EQX589840:EQX589850 FAT589840:FAT589850 FKP589840:FKP589850 FUL589840:FUL589850 GEH589840:GEH589850 GOD589840:GOD589850 GXZ589840:GXZ589850 HHV589840:HHV589850 HRR589840:HRR589850 IBN589840:IBN589850 ILJ589840:ILJ589850 IVF589840:IVF589850 JFB589840:JFB589850 JOX589840:JOX589850 JYT589840:JYT589850 KIP589840:KIP589850 KSL589840:KSL589850 LCH589840:LCH589850 LMD589840:LMD589850 LVZ589840:LVZ589850 MFV589840:MFV589850 MPR589840:MPR589850 MZN589840:MZN589850 NJJ589840:NJJ589850 NTF589840:NTF589850 ODB589840:ODB589850 OMX589840:OMX589850 OWT589840:OWT589850 PGP589840:PGP589850 PQL589840:PQL589850 QAH589840:QAH589850 QKD589840:QKD589850 QTZ589840:QTZ589850 RDV589840:RDV589850 RNR589840:RNR589850 RXN589840:RXN589850 SHJ589840:SHJ589850 SRF589840:SRF589850 TBB589840:TBB589850 TKX589840:TKX589850 TUT589840:TUT589850 UEP589840:UEP589850 UOL589840:UOL589850 UYH589840:UYH589850 VID589840:VID589850 VRZ589840:VRZ589850 WBV589840:WBV589850 WLR589840:WLR589850 WVN589840:WVN589850 G655376:H655386 JB655376:JB655386 SX655376:SX655386 ACT655376:ACT655386 AMP655376:AMP655386 AWL655376:AWL655386 BGH655376:BGH655386 BQD655376:BQD655386 BZZ655376:BZZ655386 CJV655376:CJV655386 CTR655376:CTR655386 DDN655376:DDN655386 DNJ655376:DNJ655386 DXF655376:DXF655386 EHB655376:EHB655386 EQX655376:EQX655386 FAT655376:FAT655386 FKP655376:FKP655386 FUL655376:FUL655386 GEH655376:GEH655386 GOD655376:GOD655386 GXZ655376:GXZ655386 HHV655376:HHV655386 HRR655376:HRR655386 IBN655376:IBN655386 ILJ655376:ILJ655386 IVF655376:IVF655386 JFB655376:JFB655386 JOX655376:JOX655386 JYT655376:JYT655386 KIP655376:KIP655386 KSL655376:KSL655386 LCH655376:LCH655386 LMD655376:LMD655386 LVZ655376:LVZ655386 MFV655376:MFV655386 MPR655376:MPR655386 MZN655376:MZN655386 NJJ655376:NJJ655386 NTF655376:NTF655386 ODB655376:ODB655386 OMX655376:OMX655386 OWT655376:OWT655386 PGP655376:PGP655386 PQL655376:PQL655386 QAH655376:QAH655386 QKD655376:QKD655386 QTZ655376:QTZ655386 RDV655376:RDV655386 RNR655376:RNR655386 RXN655376:RXN655386 SHJ655376:SHJ655386 SRF655376:SRF655386 TBB655376:TBB655386 TKX655376:TKX655386 TUT655376:TUT655386 UEP655376:UEP655386 UOL655376:UOL655386 UYH655376:UYH655386 VID655376:VID655386 VRZ655376:VRZ655386 WBV655376:WBV655386 WLR655376:WLR655386 WVN655376:WVN655386 G720912:H720922 JB720912:JB720922 SX720912:SX720922 ACT720912:ACT720922 AMP720912:AMP720922 AWL720912:AWL720922 BGH720912:BGH720922 BQD720912:BQD720922 BZZ720912:BZZ720922 CJV720912:CJV720922 CTR720912:CTR720922 DDN720912:DDN720922 DNJ720912:DNJ720922 DXF720912:DXF720922 EHB720912:EHB720922 EQX720912:EQX720922 FAT720912:FAT720922 FKP720912:FKP720922 FUL720912:FUL720922 GEH720912:GEH720922 GOD720912:GOD720922 GXZ720912:GXZ720922 HHV720912:HHV720922 HRR720912:HRR720922 IBN720912:IBN720922 ILJ720912:ILJ720922 IVF720912:IVF720922 JFB720912:JFB720922 JOX720912:JOX720922 JYT720912:JYT720922 KIP720912:KIP720922 KSL720912:KSL720922 LCH720912:LCH720922 LMD720912:LMD720922 LVZ720912:LVZ720922 MFV720912:MFV720922 MPR720912:MPR720922 MZN720912:MZN720922 NJJ720912:NJJ720922 NTF720912:NTF720922 ODB720912:ODB720922 OMX720912:OMX720922 OWT720912:OWT720922 PGP720912:PGP720922 PQL720912:PQL720922 QAH720912:QAH720922 QKD720912:QKD720922 QTZ720912:QTZ720922 RDV720912:RDV720922 RNR720912:RNR720922 RXN720912:RXN720922 SHJ720912:SHJ720922 SRF720912:SRF720922 TBB720912:TBB720922 TKX720912:TKX720922 TUT720912:TUT720922 UEP720912:UEP720922 UOL720912:UOL720922 UYH720912:UYH720922 VID720912:VID720922 VRZ720912:VRZ720922 WBV720912:WBV720922 WLR720912:WLR720922 WVN720912:WVN720922 G786448:H786458 JB786448:JB786458 SX786448:SX786458 ACT786448:ACT786458 AMP786448:AMP786458 AWL786448:AWL786458 BGH786448:BGH786458 BQD786448:BQD786458 BZZ786448:BZZ786458 CJV786448:CJV786458 CTR786448:CTR786458 DDN786448:DDN786458 DNJ786448:DNJ786458 DXF786448:DXF786458 EHB786448:EHB786458 EQX786448:EQX786458 FAT786448:FAT786458 FKP786448:FKP786458 FUL786448:FUL786458 GEH786448:GEH786458 GOD786448:GOD786458 GXZ786448:GXZ786458 HHV786448:HHV786458 HRR786448:HRR786458 IBN786448:IBN786458 ILJ786448:ILJ786458 IVF786448:IVF786458 JFB786448:JFB786458 JOX786448:JOX786458 JYT786448:JYT786458 KIP786448:KIP786458 KSL786448:KSL786458 LCH786448:LCH786458 LMD786448:LMD786458 LVZ786448:LVZ786458 MFV786448:MFV786458 MPR786448:MPR786458 MZN786448:MZN786458 NJJ786448:NJJ786458 NTF786448:NTF786458 ODB786448:ODB786458 OMX786448:OMX786458 OWT786448:OWT786458 PGP786448:PGP786458 PQL786448:PQL786458 QAH786448:QAH786458 QKD786448:QKD786458 QTZ786448:QTZ786458 RDV786448:RDV786458 RNR786448:RNR786458 RXN786448:RXN786458 SHJ786448:SHJ786458 SRF786448:SRF786458 TBB786448:TBB786458 TKX786448:TKX786458 TUT786448:TUT786458 UEP786448:UEP786458 UOL786448:UOL786458 UYH786448:UYH786458 VID786448:VID786458 VRZ786448:VRZ786458 WBV786448:WBV786458 WLR786448:WLR786458 WVN786448:WVN786458 G851984:H851994 JB851984:JB851994 SX851984:SX851994 ACT851984:ACT851994 AMP851984:AMP851994 AWL851984:AWL851994 BGH851984:BGH851994 BQD851984:BQD851994 BZZ851984:BZZ851994 CJV851984:CJV851994 CTR851984:CTR851994 DDN851984:DDN851994 DNJ851984:DNJ851994 DXF851984:DXF851994 EHB851984:EHB851994 EQX851984:EQX851994 FAT851984:FAT851994 FKP851984:FKP851994 FUL851984:FUL851994 GEH851984:GEH851994 GOD851984:GOD851994 GXZ851984:GXZ851994 HHV851984:HHV851994 HRR851984:HRR851994 IBN851984:IBN851994 ILJ851984:ILJ851994 IVF851984:IVF851994 JFB851984:JFB851994 JOX851984:JOX851994 JYT851984:JYT851994 KIP851984:KIP851994 KSL851984:KSL851994 LCH851984:LCH851994 LMD851984:LMD851994 LVZ851984:LVZ851994 MFV851984:MFV851994 MPR851984:MPR851994 MZN851984:MZN851994 NJJ851984:NJJ851994 NTF851984:NTF851994 ODB851984:ODB851994 OMX851984:OMX851994 OWT851984:OWT851994 PGP851984:PGP851994 PQL851984:PQL851994 QAH851984:QAH851994 QKD851984:QKD851994 QTZ851984:QTZ851994 RDV851984:RDV851994 RNR851984:RNR851994 RXN851984:RXN851994 SHJ851984:SHJ851994 SRF851984:SRF851994 TBB851984:TBB851994 TKX851984:TKX851994 TUT851984:TUT851994 UEP851984:UEP851994 UOL851984:UOL851994 UYH851984:UYH851994 VID851984:VID851994 VRZ851984:VRZ851994 WBV851984:WBV851994 WLR851984:WLR851994 WVN851984:WVN851994 G917520:H917530 JB917520:JB917530 SX917520:SX917530 ACT917520:ACT917530 AMP917520:AMP917530 AWL917520:AWL917530 BGH917520:BGH917530 BQD917520:BQD917530 BZZ917520:BZZ917530 CJV917520:CJV917530 CTR917520:CTR917530 DDN917520:DDN917530 DNJ917520:DNJ917530 DXF917520:DXF917530 EHB917520:EHB917530 EQX917520:EQX917530 FAT917520:FAT917530 FKP917520:FKP917530 FUL917520:FUL917530 GEH917520:GEH917530 GOD917520:GOD917530 GXZ917520:GXZ917530 HHV917520:HHV917530 HRR917520:HRR917530 IBN917520:IBN917530 ILJ917520:ILJ917530 IVF917520:IVF917530 JFB917520:JFB917530 JOX917520:JOX917530 JYT917520:JYT917530 KIP917520:KIP917530 KSL917520:KSL917530 LCH917520:LCH917530 LMD917520:LMD917530 LVZ917520:LVZ917530 MFV917520:MFV917530 MPR917520:MPR917530 MZN917520:MZN917530 NJJ917520:NJJ917530 NTF917520:NTF917530 ODB917520:ODB917530 OMX917520:OMX917530 OWT917520:OWT917530 PGP917520:PGP917530 PQL917520:PQL917530 QAH917520:QAH917530 QKD917520:QKD917530 QTZ917520:QTZ917530 RDV917520:RDV917530 RNR917520:RNR917530 RXN917520:RXN917530 SHJ917520:SHJ917530 SRF917520:SRF917530 TBB917520:TBB917530 TKX917520:TKX917530 TUT917520:TUT917530 UEP917520:UEP917530 UOL917520:UOL917530 UYH917520:UYH917530 VID917520:VID917530 VRZ917520:VRZ917530 WBV917520:WBV917530 WLR917520:WLR917530 WVN917520:WVN917530 G983056:H983066 JB983056:JB983066 SX983056:SX983066 ACT983056:ACT983066 AMP983056:AMP983066 AWL983056:AWL983066 BGH983056:BGH983066 BQD983056:BQD983066 BZZ983056:BZZ983066 CJV983056:CJV983066 CTR983056:CTR983066 DDN983056:DDN983066 DNJ983056:DNJ983066 DXF983056:DXF983066 EHB983056:EHB983066 EQX983056:EQX983066 FAT983056:FAT983066 FKP983056:FKP983066 FUL983056:FUL983066 GEH983056:GEH983066 GOD983056:GOD983066 GXZ983056:GXZ983066 HHV983056:HHV983066 HRR983056:HRR983066 IBN983056:IBN983066 ILJ983056:ILJ983066 IVF983056:IVF983066 JFB983056:JFB983066 JOX983056:JOX983066 JYT983056:JYT983066 KIP983056:KIP983066 KSL983056:KSL983066 LCH983056:LCH983066 LMD983056:LMD983066 LVZ983056:LVZ983066 MFV983056:MFV983066 MPR983056:MPR983066 MZN983056:MZN983066 NJJ983056:NJJ983066 NTF983056:NTF983066 ODB983056:ODB983066 OMX983056:OMX983066 OWT983056:OWT983066 PGP983056:PGP983066 PQL983056:PQL983066 QAH983056:QAH983066 QKD983056:QKD983066 QTZ983056:QTZ983066 RDV983056:RDV983066 RNR983056:RNR983066 RXN983056:RXN983066 SHJ983056:SHJ983066 SRF983056:SRF983066 TBB983056:TBB983066 TKX983056:TKX983066 TUT983056:TUT983066 UEP983056:UEP983066 UOL983056:UOL983066 UYH983056:UYH983066 VID983056:VID983066 VRZ983056:VRZ983066 WBV983056:WBV983066 WLR983056:WLR983066 G16:G26" xr:uid="{050F38C6-7426-40F2-8DDF-3036772360CF}">
       <formula1>12</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Equipment Tag Number" error="Equipment Tag Number is 9 digits" promptTitle="Equipment Tag Number" prompt="This text formatted cell requires a complete 9-digit Tag Number._x000a_" sqref="F16:F26 JA16:JA26 SW16:SW26 ACS16:ACS26 AMO16:AMO26 AWK16:AWK26 BGG16:BGG26 BQC16:BQC26 BZY16:BZY26 CJU16:CJU26 CTQ16:CTQ26 DDM16:DDM26 DNI16:DNI26 DXE16:DXE26 EHA16:EHA26 EQW16:EQW26 FAS16:FAS26 FKO16:FKO26 FUK16:FUK26 GEG16:GEG26 GOC16:GOC26 GXY16:GXY26 HHU16:HHU26 HRQ16:HRQ26 IBM16:IBM26 ILI16:ILI26 IVE16:IVE26 JFA16:JFA26 JOW16:JOW26 JYS16:JYS26 KIO16:KIO26 KSK16:KSK26 LCG16:LCG26 LMC16:LMC26 LVY16:LVY26 MFU16:MFU26 MPQ16:MPQ26 MZM16:MZM26 NJI16:NJI26 NTE16:NTE26 ODA16:ODA26 OMW16:OMW26 OWS16:OWS26 PGO16:PGO26 PQK16:PQK26 QAG16:QAG26 QKC16:QKC26 QTY16:QTY26 RDU16:RDU26 RNQ16:RNQ26 RXM16:RXM26 SHI16:SHI26 SRE16:SRE26 TBA16:TBA26 TKW16:TKW26 TUS16:TUS26 UEO16:UEO26 UOK16:UOK26 UYG16:UYG26 VIC16:VIC26 VRY16:VRY26 WBU16:WBU26 WLQ16:WLQ26 WVM16:WVM26 F65552:F65562 JA65552:JA65562 SW65552:SW65562 ACS65552:ACS65562 AMO65552:AMO65562 AWK65552:AWK65562 BGG65552:BGG65562 BQC65552:BQC65562 BZY65552:BZY65562 CJU65552:CJU65562 CTQ65552:CTQ65562 DDM65552:DDM65562 DNI65552:DNI65562 DXE65552:DXE65562 EHA65552:EHA65562 EQW65552:EQW65562 FAS65552:FAS65562 FKO65552:FKO65562 FUK65552:FUK65562 GEG65552:GEG65562 GOC65552:GOC65562 GXY65552:GXY65562 HHU65552:HHU65562 HRQ65552:HRQ65562 IBM65552:IBM65562 ILI65552:ILI65562 IVE65552:IVE65562 JFA65552:JFA65562 JOW65552:JOW65562 JYS65552:JYS65562 KIO65552:KIO65562 KSK65552:KSK65562 LCG65552:LCG65562 LMC65552:LMC65562 LVY65552:LVY65562 MFU65552:MFU65562 MPQ65552:MPQ65562 MZM65552:MZM65562 NJI65552:NJI65562 NTE65552:NTE65562 ODA65552:ODA65562 OMW65552:OMW65562 OWS65552:OWS65562 PGO65552:PGO65562 PQK65552:PQK65562 QAG65552:QAG65562 QKC65552:QKC65562 QTY65552:QTY65562 RDU65552:RDU65562 RNQ65552:RNQ65562 RXM65552:RXM65562 SHI65552:SHI65562 SRE65552:SRE65562 TBA65552:TBA65562 TKW65552:TKW65562 TUS65552:TUS65562 UEO65552:UEO65562 UOK65552:UOK65562 UYG65552:UYG65562 VIC65552:VIC65562 VRY65552:VRY65562 WBU65552:WBU65562 WLQ65552:WLQ65562 WVM65552:WVM65562 F131088:F131098 JA131088:JA131098 SW131088:SW131098 ACS131088:ACS131098 AMO131088:AMO131098 AWK131088:AWK131098 BGG131088:BGG131098 BQC131088:BQC131098 BZY131088:BZY131098 CJU131088:CJU131098 CTQ131088:CTQ131098 DDM131088:DDM131098 DNI131088:DNI131098 DXE131088:DXE131098 EHA131088:EHA131098 EQW131088:EQW131098 FAS131088:FAS131098 FKO131088:FKO131098 FUK131088:FUK131098 GEG131088:GEG131098 GOC131088:GOC131098 GXY131088:GXY131098 HHU131088:HHU131098 HRQ131088:HRQ131098 IBM131088:IBM131098 ILI131088:ILI131098 IVE131088:IVE131098 JFA131088:JFA131098 JOW131088:JOW131098 JYS131088:JYS131098 KIO131088:KIO131098 KSK131088:KSK131098 LCG131088:LCG131098 LMC131088:LMC131098 LVY131088:LVY131098 MFU131088:MFU131098 MPQ131088:MPQ131098 MZM131088:MZM131098 NJI131088:NJI131098 NTE131088:NTE131098 ODA131088:ODA131098 OMW131088:OMW131098 OWS131088:OWS131098 PGO131088:PGO131098 PQK131088:PQK131098 QAG131088:QAG131098 QKC131088:QKC131098 QTY131088:QTY131098 RDU131088:RDU131098 RNQ131088:RNQ131098 RXM131088:RXM131098 SHI131088:SHI131098 SRE131088:SRE131098 TBA131088:TBA131098 TKW131088:TKW131098 TUS131088:TUS131098 UEO131088:UEO131098 UOK131088:UOK131098 UYG131088:UYG131098 VIC131088:VIC131098 VRY131088:VRY131098 WBU131088:WBU131098 WLQ131088:WLQ131098 WVM131088:WVM131098 F196624:F196634 JA196624:JA196634 SW196624:SW196634 ACS196624:ACS196634 AMO196624:AMO196634 AWK196624:AWK196634 BGG196624:BGG196634 BQC196624:BQC196634 BZY196624:BZY196634 CJU196624:CJU196634 CTQ196624:CTQ196634 DDM196624:DDM196634 DNI196624:DNI196634 DXE196624:DXE196634 EHA196624:EHA196634 EQW196624:EQW196634 FAS196624:FAS196634 FKO196624:FKO196634 FUK196624:FUK196634 GEG196624:GEG196634 GOC196624:GOC196634 GXY196624:GXY196634 HHU196624:HHU196634 HRQ196624:HRQ196634 IBM196624:IBM196634 ILI196624:ILI196634 IVE196624:IVE196634 JFA196624:JFA196634 JOW196624:JOW196634 JYS196624:JYS196634 KIO196624:KIO196634 KSK196624:KSK196634 LCG196624:LCG196634 LMC196624:LMC196634 LVY196624:LVY196634 MFU196624:MFU196634 MPQ196624:MPQ196634 MZM196624:MZM196634 NJI196624:NJI196634 NTE196624:NTE196634 ODA196624:ODA196634 OMW196624:OMW196634 OWS196624:OWS196634 PGO196624:PGO196634 PQK196624:PQK196634 QAG196624:QAG196634 QKC196624:QKC196634 QTY196624:QTY196634 RDU196624:RDU196634 RNQ196624:RNQ196634 RXM196624:RXM196634 SHI196624:SHI196634 SRE196624:SRE196634 TBA196624:TBA196634 TKW196624:TKW196634 TUS196624:TUS196634 UEO196624:UEO196634 UOK196624:UOK196634 UYG196624:UYG196634 VIC196624:VIC196634 VRY196624:VRY196634 WBU196624:WBU196634 WLQ196624:WLQ196634 WVM196624:WVM196634 F262160:F262170 JA262160:JA262170 SW262160:SW262170 ACS262160:ACS262170 AMO262160:AMO262170 AWK262160:AWK262170 BGG262160:BGG262170 BQC262160:BQC262170 BZY262160:BZY262170 CJU262160:CJU262170 CTQ262160:CTQ262170 DDM262160:DDM262170 DNI262160:DNI262170 DXE262160:DXE262170 EHA262160:EHA262170 EQW262160:EQW262170 FAS262160:FAS262170 FKO262160:FKO262170 FUK262160:FUK262170 GEG262160:GEG262170 GOC262160:GOC262170 GXY262160:GXY262170 HHU262160:HHU262170 HRQ262160:HRQ262170 IBM262160:IBM262170 ILI262160:ILI262170 IVE262160:IVE262170 JFA262160:JFA262170 JOW262160:JOW262170 JYS262160:JYS262170 KIO262160:KIO262170 KSK262160:KSK262170 LCG262160:LCG262170 LMC262160:LMC262170 LVY262160:LVY262170 MFU262160:MFU262170 MPQ262160:MPQ262170 MZM262160:MZM262170 NJI262160:NJI262170 NTE262160:NTE262170 ODA262160:ODA262170 OMW262160:OMW262170 OWS262160:OWS262170 PGO262160:PGO262170 PQK262160:PQK262170 QAG262160:QAG262170 QKC262160:QKC262170 QTY262160:QTY262170 RDU262160:RDU262170 RNQ262160:RNQ262170 RXM262160:RXM262170 SHI262160:SHI262170 SRE262160:SRE262170 TBA262160:TBA262170 TKW262160:TKW262170 TUS262160:TUS262170 UEO262160:UEO262170 UOK262160:UOK262170 UYG262160:UYG262170 VIC262160:VIC262170 VRY262160:VRY262170 WBU262160:WBU262170 WLQ262160:WLQ262170 WVM262160:WVM262170 F327696:F327706 JA327696:JA327706 SW327696:SW327706 ACS327696:ACS327706 AMO327696:AMO327706 AWK327696:AWK327706 BGG327696:BGG327706 BQC327696:BQC327706 BZY327696:BZY327706 CJU327696:CJU327706 CTQ327696:CTQ327706 DDM327696:DDM327706 DNI327696:DNI327706 DXE327696:DXE327706 EHA327696:EHA327706 EQW327696:EQW327706 FAS327696:FAS327706 FKO327696:FKO327706 FUK327696:FUK327706 GEG327696:GEG327706 GOC327696:GOC327706 GXY327696:GXY327706 HHU327696:HHU327706 HRQ327696:HRQ327706 IBM327696:IBM327706 ILI327696:ILI327706 IVE327696:IVE327706 JFA327696:JFA327706 JOW327696:JOW327706 JYS327696:JYS327706 KIO327696:KIO327706 KSK327696:KSK327706 LCG327696:LCG327706 LMC327696:LMC327706 LVY327696:LVY327706 MFU327696:MFU327706 MPQ327696:MPQ327706 MZM327696:MZM327706 NJI327696:NJI327706 NTE327696:NTE327706 ODA327696:ODA327706 OMW327696:OMW327706 OWS327696:OWS327706 PGO327696:PGO327706 PQK327696:PQK327706 QAG327696:QAG327706 QKC327696:QKC327706 QTY327696:QTY327706 RDU327696:RDU327706 RNQ327696:RNQ327706 RXM327696:RXM327706 SHI327696:SHI327706 SRE327696:SRE327706 TBA327696:TBA327706 TKW327696:TKW327706 TUS327696:TUS327706 UEO327696:UEO327706 UOK327696:UOK327706 UYG327696:UYG327706 VIC327696:VIC327706 VRY327696:VRY327706 WBU327696:WBU327706 WLQ327696:WLQ327706 WVM327696:WVM327706 F393232:F393242 JA393232:JA393242 SW393232:SW393242 ACS393232:ACS393242 AMO393232:AMO393242 AWK393232:AWK393242 BGG393232:BGG393242 BQC393232:BQC393242 BZY393232:BZY393242 CJU393232:CJU393242 CTQ393232:CTQ393242 DDM393232:DDM393242 DNI393232:DNI393242 DXE393232:DXE393242 EHA393232:EHA393242 EQW393232:EQW393242 FAS393232:FAS393242 FKO393232:FKO393242 FUK393232:FUK393242 GEG393232:GEG393242 GOC393232:GOC393242 GXY393232:GXY393242 HHU393232:HHU393242 HRQ393232:HRQ393242 IBM393232:IBM393242 ILI393232:ILI393242 IVE393232:IVE393242 JFA393232:JFA393242 JOW393232:JOW393242 JYS393232:JYS393242 KIO393232:KIO393242 KSK393232:KSK393242 LCG393232:LCG393242 LMC393232:LMC393242 LVY393232:LVY393242 MFU393232:MFU393242 MPQ393232:MPQ393242 MZM393232:MZM393242 NJI393232:NJI393242 NTE393232:NTE393242 ODA393232:ODA393242 OMW393232:OMW393242 OWS393232:OWS393242 PGO393232:PGO393242 PQK393232:PQK393242 QAG393232:QAG393242 QKC393232:QKC393242 QTY393232:QTY393242 RDU393232:RDU393242 RNQ393232:RNQ393242 RXM393232:RXM393242 SHI393232:SHI393242 SRE393232:SRE393242 TBA393232:TBA393242 TKW393232:TKW393242 TUS393232:TUS393242 UEO393232:UEO393242 UOK393232:UOK393242 UYG393232:UYG393242 VIC393232:VIC393242 VRY393232:VRY393242 WBU393232:WBU393242 WLQ393232:WLQ393242 WVM393232:WVM393242 F458768:F458778 JA458768:JA458778 SW458768:SW458778 ACS458768:ACS458778 AMO458768:AMO458778 AWK458768:AWK458778 BGG458768:BGG458778 BQC458768:BQC458778 BZY458768:BZY458778 CJU458768:CJU458778 CTQ458768:CTQ458778 DDM458768:DDM458778 DNI458768:DNI458778 DXE458768:DXE458778 EHA458768:EHA458778 EQW458768:EQW458778 FAS458768:FAS458778 FKO458768:FKO458778 FUK458768:FUK458778 GEG458768:GEG458778 GOC458768:GOC458778 GXY458768:GXY458778 HHU458768:HHU458778 HRQ458768:HRQ458778 IBM458768:IBM458778 ILI458768:ILI458778 IVE458768:IVE458778 JFA458768:JFA458778 JOW458768:JOW458778 JYS458768:JYS458778 KIO458768:KIO458778 KSK458768:KSK458778 LCG458768:LCG458778 LMC458768:LMC458778 LVY458768:LVY458778 MFU458768:MFU458778 MPQ458768:MPQ458778 MZM458768:MZM458778 NJI458768:NJI458778 NTE458768:NTE458778 ODA458768:ODA458778 OMW458768:OMW458778 OWS458768:OWS458778 PGO458768:PGO458778 PQK458768:PQK458778 QAG458768:QAG458778 QKC458768:QKC458778 QTY458768:QTY458778 RDU458768:RDU458778 RNQ458768:RNQ458778 RXM458768:RXM458778 SHI458768:SHI458778 SRE458768:SRE458778 TBA458768:TBA458778 TKW458768:TKW458778 TUS458768:TUS458778 UEO458768:UEO458778 UOK458768:UOK458778 UYG458768:UYG458778 VIC458768:VIC458778 VRY458768:VRY458778 WBU458768:WBU458778 WLQ458768:WLQ458778 WVM458768:WVM458778 F524304:F524314 JA524304:JA524314 SW524304:SW524314 ACS524304:ACS524314 AMO524304:AMO524314 AWK524304:AWK524314 BGG524304:BGG524314 BQC524304:BQC524314 BZY524304:BZY524314 CJU524304:CJU524314 CTQ524304:CTQ524314 DDM524304:DDM524314 DNI524304:DNI524314 DXE524304:DXE524314 EHA524304:EHA524314 EQW524304:EQW524314 FAS524304:FAS524314 FKO524304:FKO524314 FUK524304:FUK524314 GEG524304:GEG524314 GOC524304:GOC524314 GXY524304:GXY524314 HHU524304:HHU524314 HRQ524304:HRQ524314 IBM524304:IBM524314 ILI524304:ILI524314 IVE524304:IVE524314 JFA524304:JFA524314 JOW524304:JOW524314 JYS524304:JYS524314 KIO524304:KIO524314 KSK524304:KSK524314 LCG524304:LCG524314 LMC524304:LMC524314 LVY524304:LVY524314 MFU524304:MFU524314 MPQ524304:MPQ524314 MZM524304:MZM524314 NJI524304:NJI524314 NTE524304:NTE524314 ODA524304:ODA524314 OMW524304:OMW524314 OWS524304:OWS524314 PGO524304:PGO524314 PQK524304:PQK524314 QAG524304:QAG524314 QKC524304:QKC524314 QTY524304:QTY524314 RDU524304:RDU524314 RNQ524304:RNQ524314 RXM524304:RXM524314 SHI524304:SHI524314 SRE524304:SRE524314 TBA524304:TBA524314 TKW524304:TKW524314 TUS524304:TUS524314 UEO524304:UEO524314 UOK524304:UOK524314 UYG524304:UYG524314 VIC524304:VIC524314 VRY524304:VRY524314 WBU524304:WBU524314 WLQ524304:WLQ524314 WVM524304:WVM524314 F589840:F589850 JA589840:JA589850 SW589840:SW589850 ACS589840:ACS589850 AMO589840:AMO589850 AWK589840:AWK589850 BGG589840:BGG589850 BQC589840:BQC589850 BZY589840:BZY589850 CJU589840:CJU589850 CTQ589840:CTQ589850 DDM589840:DDM589850 DNI589840:DNI589850 DXE589840:DXE589850 EHA589840:EHA589850 EQW589840:EQW589850 FAS589840:FAS589850 FKO589840:FKO589850 FUK589840:FUK589850 GEG589840:GEG589850 GOC589840:GOC589850 GXY589840:GXY589850 HHU589840:HHU589850 HRQ589840:HRQ589850 IBM589840:IBM589850 ILI589840:ILI589850 IVE589840:IVE589850 JFA589840:JFA589850 JOW589840:JOW589850 JYS589840:JYS589850 KIO589840:KIO589850 KSK589840:KSK589850 LCG589840:LCG589850 LMC589840:LMC589850 LVY589840:LVY589850 MFU589840:MFU589850 MPQ589840:MPQ589850 MZM589840:MZM589850 NJI589840:NJI589850 NTE589840:NTE589850 ODA589840:ODA589850 OMW589840:OMW589850 OWS589840:OWS589850 PGO589840:PGO589850 PQK589840:PQK589850 QAG589840:QAG589850 QKC589840:QKC589850 QTY589840:QTY589850 RDU589840:RDU589850 RNQ589840:RNQ589850 RXM589840:RXM589850 SHI589840:SHI589850 SRE589840:SRE589850 TBA589840:TBA589850 TKW589840:TKW589850 TUS589840:TUS589850 UEO589840:UEO589850 UOK589840:UOK589850 UYG589840:UYG589850 VIC589840:VIC589850 VRY589840:VRY589850 WBU589840:WBU589850 WLQ589840:WLQ589850 WVM589840:WVM589850 F655376:F655386 JA655376:JA655386 SW655376:SW655386 ACS655376:ACS655386 AMO655376:AMO655386 AWK655376:AWK655386 BGG655376:BGG655386 BQC655376:BQC655386 BZY655376:BZY655386 CJU655376:CJU655386 CTQ655376:CTQ655386 DDM655376:DDM655386 DNI655376:DNI655386 DXE655376:DXE655386 EHA655376:EHA655386 EQW655376:EQW655386 FAS655376:FAS655386 FKO655376:FKO655386 FUK655376:FUK655386 GEG655376:GEG655386 GOC655376:GOC655386 GXY655376:GXY655386 HHU655376:HHU655386 HRQ655376:HRQ655386 IBM655376:IBM655386 ILI655376:ILI655386 IVE655376:IVE655386 JFA655376:JFA655386 JOW655376:JOW655386 JYS655376:JYS655386 KIO655376:KIO655386 KSK655376:KSK655386 LCG655376:LCG655386 LMC655376:LMC655386 LVY655376:LVY655386 MFU655376:MFU655386 MPQ655376:MPQ655386 MZM655376:MZM655386 NJI655376:NJI655386 NTE655376:NTE655386 ODA655376:ODA655386 OMW655376:OMW655386 OWS655376:OWS655386 PGO655376:PGO655386 PQK655376:PQK655386 QAG655376:QAG655386 QKC655376:QKC655386 QTY655376:QTY655386 RDU655376:RDU655386 RNQ655376:RNQ655386 RXM655376:RXM655386 SHI655376:SHI655386 SRE655376:SRE655386 TBA655376:TBA655386 TKW655376:TKW655386 TUS655376:TUS655386 UEO655376:UEO655386 UOK655376:UOK655386 UYG655376:UYG655386 VIC655376:VIC655386 VRY655376:VRY655386 WBU655376:WBU655386 WLQ655376:WLQ655386 WVM655376:WVM655386 F720912:F720922 JA720912:JA720922 SW720912:SW720922 ACS720912:ACS720922 AMO720912:AMO720922 AWK720912:AWK720922 BGG720912:BGG720922 BQC720912:BQC720922 BZY720912:BZY720922 CJU720912:CJU720922 CTQ720912:CTQ720922 DDM720912:DDM720922 DNI720912:DNI720922 DXE720912:DXE720922 EHA720912:EHA720922 EQW720912:EQW720922 FAS720912:FAS720922 FKO720912:FKO720922 FUK720912:FUK720922 GEG720912:GEG720922 GOC720912:GOC720922 GXY720912:GXY720922 HHU720912:HHU720922 HRQ720912:HRQ720922 IBM720912:IBM720922 ILI720912:ILI720922 IVE720912:IVE720922 JFA720912:JFA720922 JOW720912:JOW720922 JYS720912:JYS720922 KIO720912:KIO720922 KSK720912:KSK720922 LCG720912:LCG720922 LMC720912:LMC720922 LVY720912:LVY720922 MFU720912:MFU720922 MPQ720912:MPQ720922 MZM720912:MZM720922 NJI720912:NJI720922 NTE720912:NTE720922 ODA720912:ODA720922 OMW720912:OMW720922 OWS720912:OWS720922 PGO720912:PGO720922 PQK720912:PQK720922 QAG720912:QAG720922 QKC720912:QKC720922 QTY720912:QTY720922 RDU720912:RDU720922 RNQ720912:RNQ720922 RXM720912:RXM720922 SHI720912:SHI720922 SRE720912:SRE720922 TBA720912:TBA720922 TKW720912:TKW720922 TUS720912:TUS720922 UEO720912:UEO720922 UOK720912:UOK720922 UYG720912:UYG720922 VIC720912:VIC720922 VRY720912:VRY720922 WBU720912:WBU720922 WLQ720912:WLQ720922 WVM720912:WVM720922 F786448:F786458 JA786448:JA786458 SW786448:SW786458 ACS786448:ACS786458 AMO786448:AMO786458 AWK786448:AWK786458 BGG786448:BGG786458 BQC786448:BQC786458 BZY786448:BZY786458 CJU786448:CJU786458 CTQ786448:CTQ786458 DDM786448:DDM786458 DNI786448:DNI786458 DXE786448:DXE786458 EHA786448:EHA786458 EQW786448:EQW786458 FAS786448:FAS786458 FKO786448:FKO786458 FUK786448:FUK786458 GEG786448:GEG786458 GOC786448:GOC786458 GXY786448:GXY786458 HHU786448:HHU786458 HRQ786448:HRQ786458 IBM786448:IBM786458 ILI786448:ILI786458 IVE786448:IVE786458 JFA786448:JFA786458 JOW786448:JOW786458 JYS786448:JYS786458 KIO786448:KIO786458 KSK786448:KSK786458 LCG786448:LCG786458 LMC786448:LMC786458 LVY786448:LVY786458 MFU786448:MFU786458 MPQ786448:MPQ786458 MZM786448:MZM786458 NJI786448:NJI786458 NTE786448:NTE786458 ODA786448:ODA786458 OMW786448:OMW786458 OWS786448:OWS786458 PGO786448:PGO786458 PQK786448:PQK786458 QAG786448:QAG786458 QKC786448:QKC786458 QTY786448:QTY786458 RDU786448:RDU786458 RNQ786448:RNQ786458 RXM786448:RXM786458 SHI786448:SHI786458 SRE786448:SRE786458 TBA786448:TBA786458 TKW786448:TKW786458 TUS786448:TUS786458 UEO786448:UEO786458 UOK786448:UOK786458 UYG786448:UYG786458 VIC786448:VIC786458 VRY786448:VRY786458 WBU786448:WBU786458 WLQ786448:WLQ786458 WVM786448:WVM786458 F851984:F851994 JA851984:JA851994 SW851984:SW851994 ACS851984:ACS851994 AMO851984:AMO851994 AWK851984:AWK851994 BGG851984:BGG851994 BQC851984:BQC851994 BZY851984:BZY851994 CJU851984:CJU851994 CTQ851984:CTQ851994 DDM851984:DDM851994 DNI851984:DNI851994 DXE851984:DXE851994 EHA851984:EHA851994 EQW851984:EQW851994 FAS851984:FAS851994 FKO851984:FKO851994 FUK851984:FUK851994 GEG851984:GEG851994 GOC851984:GOC851994 GXY851984:GXY851994 HHU851984:HHU851994 HRQ851984:HRQ851994 IBM851984:IBM851994 ILI851984:ILI851994 IVE851984:IVE851994 JFA851984:JFA851994 JOW851984:JOW851994 JYS851984:JYS851994 KIO851984:KIO851994 KSK851984:KSK851994 LCG851984:LCG851994 LMC851984:LMC851994 LVY851984:LVY851994 MFU851984:MFU851994 MPQ851984:MPQ851994 MZM851984:MZM851994 NJI851984:NJI851994 NTE851984:NTE851994 ODA851984:ODA851994 OMW851984:OMW851994 OWS851984:OWS851994 PGO851984:PGO851994 PQK851984:PQK851994 QAG851984:QAG851994 QKC851984:QKC851994 QTY851984:QTY851994 RDU851984:RDU851994 RNQ851984:RNQ851994 RXM851984:RXM851994 SHI851984:SHI851994 SRE851984:SRE851994 TBA851984:TBA851994 TKW851984:TKW851994 TUS851984:TUS851994 UEO851984:UEO851994 UOK851984:UOK851994 UYG851984:UYG851994 VIC851984:VIC851994 VRY851984:VRY851994 WBU851984:WBU851994 WLQ851984:WLQ851994 WVM851984:WVM851994 F917520:F917530 JA917520:JA917530 SW917520:SW917530 ACS917520:ACS917530 AMO917520:AMO917530 AWK917520:AWK917530 BGG917520:BGG917530 BQC917520:BQC917530 BZY917520:BZY917530 CJU917520:CJU917530 CTQ917520:CTQ917530 DDM917520:DDM917530 DNI917520:DNI917530 DXE917520:DXE917530 EHA917520:EHA917530 EQW917520:EQW917530 FAS917520:FAS917530 FKO917520:FKO917530 FUK917520:FUK917530 GEG917520:GEG917530 GOC917520:GOC917530 GXY917520:GXY917530 HHU917520:HHU917530 HRQ917520:HRQ917530 IBM917520:IBM917530 ILI917520:ILI917530 IVE917520:IVE917530 JFA917520:JFA917530 JOW917520:JOW917530 JYS917520:JYS917530 KIO917520:KIO917530 KSK917520:KSK917530 LCG917520:LCG917530 LMC917520:LMC917530 LVY917520:LVY917530 MFU917520:MFU917530 MPQ917520:MPQ917530 MZM917520:MZM917530 NJI917520:NJI917530 NTE917520:NTE917530 ODA917520:ODA917530 OMW917520:OMW917530 OWS917520:OWS917530 PGO917520:PGO917530 PQK917520:PQK917530 QAG917520:QAG917530 QKC917520:QKC917530 QTY917520:QTY917530 RDU917520:RDU917530 RNQ917520:RNQ917530 RXM917520:RXM917530 SHI917520:SHI917530 SRE917520:SRE917530 TBA917520:TBA917530 TKW917520:TKW917530 TUS917520:TUS917530 UEO917520:UEO917530 UOK917520:UOK917530 UYG917520:UYG917530 VIC917520:VIC917530 VRY917520:VRY917530 WBU917520:WBU917530 WLQ917520:WLQ917530 WVM917520:WVM917530 F983056:F983066 JA983056:JA983066 SW983056:SW983066 ACS983056:ACS983066 AMO983056:AMO983066 AWK983056:AWK983066 BGG983056:BGG983066 BQC983056:BQC983066 BZY983056:BZY983066 CJU983056:CJU983066 CTQ983056:CTQ983066 DDM983056:DDM983066 DNI983056:DNI983066 DXE983056:DXE983066 EHA983056:EHA983066 EQW983056:EQW983066 FAS983056:FAS983066 FKO983056:FKO983066 FUK983056:FUK983066 GEG983056:GEG983066 GOC983056:GOC983066 GXY983056:GXY983066 HHU983056:HHU983066 HRQ983056:HRQ983066 IBM983056:IBM983066 ILI983056:ILI983066 IVE983056:IVE983066 JFA983056:JFA983066 JOW983056:JOW983066 JYS983056:JYS983066 KIO983056:KIO983066 KSK983056:KSK983066 LCG983056:LCG983066 LMC983056:LMC983066 LVY983056:LVY983066 MFU983056:MFU983066 MPQ983056:MPQ983066 MZM983056:MZM983066 NJI983056:NJI983066 NTE983056:NTE983066 ODA983056:ODA983066 OMW983056:OMW983066 OWS983056:OWS983066 PGO983056:PGO983066 PQK983056:PQK983066 QAG983056:QAG983066 QKC983056:QKC983066 QTY983056:QTY983066 RDU983056:RDU983066 RNQ983056:RNQ983066 RXM983056:RXM983066 SHI983056:SHI983066 SRE983056:SRE983066 TBA983056:TBA983066 TKW983056:TKW983066 TUS983056:TUS983066 UEO983056:UEO983066 UOK983056:UOK983066 UYG983056:UYG983066 VIC983056:VIC983066 VRY983056:VRY983066 WBU983056:WBU983066 WLQ983056:WLQ983066 WVM983056:WVM983066" xr:uid="{E3036FA7-DCB6-49AD-A1E7-00F63A2762AB}">
       <formula1>9</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Profile ID" error="Profile ID is 5-digits" promptTitle="Profile ID" prompt="This text formatted cell requires a complete 5-digit Profile ID_x000a_" sqref="H16:H26" xr:uid="{79DDE129-CC48-42A2-B1C3-48FE10893E38}">
       <formula1>5</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.75" top="1" bottom="0.5" header="0.5" footer="0.25"/>
   <pageSetup scale="54" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Helv,Bold"PROPOSAL PAGE 7</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{159FAEE7-0B67-410E-9536-DA46AEE836EC}">
   <sheetPr transitionEvaluation="1" codeName="Sheet9"/>
   <dimension ref="A1:B17"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B7" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.53515625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="12.54296875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.4609375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="12.53515625" style="2"/>
+    <col min="1" max="1" width="3.453125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="140.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="12.54296875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="21.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...5 lines deleted...]
-      <c r="B2" s="298" t="s">
+    <row r="1" spans="1:2" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="296" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="297" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="295"/>
+      <c r="B3" s="358" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="295"/>
+      <c r="B4" s="359" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="295"/>
+      <c r="B5" s="358" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="295"/>
+      <c r="B6" s="358" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="4" customFormat="1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="298"/>
+      <c r="B7" s="358" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="295"/>
+      <c r="B8" s="358" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="295"/>
+      <c r="B9" s="358" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="295"/>
+      <c r="B10" s="358" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="358" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="358" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="358" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="49.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="295"/>
+      <c r="B14" s="358" t="s">
         <v>2244</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
-[...48 lines deleted...]
-      <c r="B11" s="359" t="s">
+    <row r="15" spans="1:2" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="295"/>
+      <c r="B15" s="358" t="s">
         <v>2237</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="32" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B12" s="359" t="s">
+    <row r="16" spans="1:2" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="295"/>
+      <c r="B16" s="358" t="s">
         <v>2238</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="32" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="B17" s="361"/>
+    <row r="17" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="295"/>
+      <c r="B17" s="360"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Helv,Bold"PROPOSAL PAGE 1</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26625" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>2</xdr:row>
-                    <xdr:rowOff>431800</xdr:rowOff>
+                    <xdr:rowOff>434340</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26626" r:id="rId5" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>2</xdr:row>
-                    <xdr:rowOff>781050</xdr:rowOff>
+                    <xdr:rowOff>784860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>69850</xdr:rowOff>
+                    <xdr:rowOff>68580</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26627" r:id="rId6" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>393700</xdr:colOff>
+                    <xdr:colOff>396240</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26628" r:id="rId7" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26629" r:id="rId8" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26630" r:id="rId9" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>419100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26631" r:id="rId10" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26632" r:id="rId11" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>425450</xdr:rowOff>
+                    <xdr:rowOff>426720</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26635" r:id="rId12" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>12</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26636" r:id="rId13" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26637" r:id="rId14" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>336550</xdr:rowOff>
+                    <xdr:rowOff>335280</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26638" r:id="rId15" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>88900</xdr:colOff>
+                    <xdr:colOff>91440</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>374650</xdr:colOff>
+                    <xdr:colOff>373380</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>298450</xdr:rowOff>
+                    <xdr:rowOff>297180</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26639" r:id="rId16" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>342900</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>393700</xdr:rowOff>
+                    <xdr:rowOff>396240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26643" r:id="rId17" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>400050</xdr:colOff>
+                    <xdr:colOff>403860</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26645" r:id="rId18" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>349250</xdr:rowOff>
+                    <xdr:rowOff>350520</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>63500</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26646" r:id="rId19" name="Check Box 22">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>6350</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="26647" r:id="rId20" name="Check Box 23">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox to mark content described in this cell as complete.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>381000</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>336550</xdr:rowOff>
+                    <xdr:rowOff>335280</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B58A472-8CAE-4A5F-90F9-E72FB4EC1E34}">
   <dimension ref="A1:C1017"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.84375" style="319" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.23046875" style="319"/>
+    <col min="1" max="1" width="4.81640625" style="318" customWidth="1"/>
+    <col min="2" max="2" width="4" style="318" customWidth="1"/>
+    <col min="3" max="3" width="76.7265625" style="318" customWidth="1"/>
+    <col min="4" max="16384" width="9.26953125" style="318"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A1" s="318" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1" s="317" t="s">
+        <v>184</v>
+      </c>
+      <c r="B1" s="317" t="s">
+        <v>185</v>
+      </c>
+      <c r="C1" s="317" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A2" s="318" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="318" t="s">
+      <c r="B2" s="318">
+        <v>20</v>
+      </c>
+      <c r="C2" s="318" t="s">
         <v>188</v>
       </c>
-      <c r="C1" s="318" t="s">
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A3" s="318" t="s">
         <v>189</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="319" t="s">
+      <c r="B3" s="318">
+        <v>10</v>
+      </c>
+      <c r="C3" s="318" t="s">
         <v>190</v>
       </c>
-      <c r="B2" s="319">
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4" s="318" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" s="318">
         <v>20</v>
       </c>
-      <c r="C2" s="319" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="319" t="s">
+      <c r="C4" s="318" t="s">
         <v>192</v>
       </c>
-      <c r="B3" s="319">
-[...2 lines deleted...]
-      <c r="C3" s="319" t="s">
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5" s="318" t="s">
         <v>193</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="319" t="s">
+      <c r="B5" s="318">
+        <v>5</v>
+      </c>
+      <c r="C5" s="318" t="s">
         <v>194</v>
       </c>
-      <c r="B4" s="319">
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="318" t="s">
+        <v>195</v>
+      </c>
+      <c r="B6" s="318">
+        <v>10</v>
+      </c>
+      <c r="C6" s="318" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="318" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7" s="318">
+        <v>10</v>
+      </c>
+      <c r="C7" s="318" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A8" s="318" t="s">
+        <v>199</v>
+      </c>
+      <c r="B8" s="318">
+        <v>10</v>
+      </c>
+      <c r="C8" s="318" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A9" s="318" t="s">
+        <v>201</v>
+      </c>
+      <c r="B9" s="318">
+        <v>15</v>
+      </c>
+      <c r="C9" s="318" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A10" s="318" t="s">
+        <v>203</v>
+      </c>
+      <c r="B10" s="318">
+        <v>15</v>
+      </c>
+      <c r="C10" s="318" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A11" s="318" t="s">
+        <v>205</v>
+      </c>
+      <c r="B11" s="318">
+        <v>10</v>
+      </c>
+      <c r="C11" s="318" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A12" s="318" t="s">
+        <v>207</v>
+      </c>
+      <c r="B12" s="318">
+        <v>10</v>
+      </c>
+      <c r="C12" s="318" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A13" s="318" t="s">
+        <v>209</v>
+      </c>
+      <c r="B13" s="318">
+        <v>15</v>
+      </c>
+      <c r="C13" s="318" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A14" s="318" t="s">
+        <v>211</v>
+      </c>
+      <c r="B14" s="318">
+        <v>10</v>
+      </c>
+      <c r="C14" s="318" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A15" s="318" t="s">
+        <v>213</v>
+      </c>
+      <c r="B15" s="318">
+        <v>15</v>
+      </c>
+      <c r="C15" s="318" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A16" s="318" t="s">
+        <v>215</v>
+      </c>
+      <c r="B16" s="318">
+        <v>15</v>
+      </c>
+      <c r="C16" s="318" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A17" s="318" t="s">
+        <v>217</v>
+      </c>
+      <c r="B17" s="318">
+        <v>10</v>
+      </c>
+      <c r="C17" s="318" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A18" s="318" t="s">
+        <v>219</v>
+      </c>
+      <c r="B18" s="318">
+        <v>10</v>
+      </c>
+      <c r="C18" s="318" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A19" s="318" t="s">
+        <v>221</v>
+      </c>
+      <c r="B19" s="318">
+        <v>10</v>
+      </c>
+      <c r="C19" s="318" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A20" s="318" t="s">
+        <v>223</v>
+      </c>
+      <c r="B20" s="318">
         <v>20</v>
       </c>
-      <c r="C4" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B5" s="319">
+      <c r="C20" s="318" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A21" s="318" t="s">
+        <v>225</v>
+      </c>
+      <c r="B21" s="318">
+        <v>12</v>
+      </c>
+      <c r="C21" s="318" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A22" s="318" t="s">
+        <v>227</v>
+      </c>
+      <c r="B22" s="318">
+        <v>10</v>
+      </c>
+      <c r="C22" s="318" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A23" s="318" t="s">
+        <v>229</v>
+      </c>
+      <c r="B23" s="318">
+        <v>10</v>
+      </c>
+      <c r="C23" s="318" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A24" s="318" t="s">
+        <v>231</v>
+      </c>
+      <c r="B24" s="318">
+        <v>20</v>
+      </c>
+      <c r="C24" s="318" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A25" s="318" t="s">
+        <v>233</v>
+      </c>
+      <c r="B25" s="318">
+        <v>12</v>
+      </c>
+      <c r="C25" s="318" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26" s="318" t="s">
+        <v>235</v>
+      </c>
+      <c r="B26" s="318">
+        <v>15</v>
+      </c>
+      <c r="C26" s="318" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A27" s="318" t="s">
+        <v>237</v>
+      </c>
+      <c r="B27" s="318">
+        <v>10</v>
+      </c>
+      <c r="C27" s="318" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A28" s="318" t="s">
+        <v>239</v>
+      </c>
+      <c r="B28" s="318">
+        <v>10</v>
+      </c>
+      <c r="C28" s="318" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A29" s="318" t="s">
+        <v>241</v>
+      </c>
+      <c r="B29" s="318">
+        <v>10</v>
+      </c>
+      <c r="C29" s="318" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A30" s="318" t="s">
+        <v>243</v>
+      </c>
+      <c r="B30" s="318">
+        <v>6</v>
+      </c>
+      <c r="C30" s="318" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A31" s="318" t="s">
+        <v>245</v>
+      </c>
+      <c r="B31" s="318">
+        <v>12</v>
+      </c>
+      <c r="C31" s="318" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A32" s="318" t="s">
+        <v>247</v>
+      </c>
+      <c r="B32" s="318">
+        <v>10</v>
+      </c>
+      <c r="C32" s="318" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A33" s="318" t="s">
+        <v>249</v>
+      </c>
+      <c r="B33" s="318">
+        <v>10</v>
+      </c>
+      <c r="C33" s="318" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A34" s="318" t="s">
+        <v>251</v>
+      </c>
+      <c r="B34" s="318">
+        <v>12</v>
+      </c>
+      <c r="C34" s="318" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A35" s="318" t="s">
+        <v>253</v>
+      </c>
+      <c r="B35" s="318">
+        <v>10</v>
+      </c>
+      <c r="C35" s="318" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A36" s="318" t="s">
+        <v>255</v>
+      </c>
+      <c r="B36" s="318">
+        <v>10</v>
+      </c>
+      <c r="C36" s="318" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A37" s="318" t="s">
+        <v>257</v>
+      </c>
+      <c r="B37" s="318">
+        <v>8</v>
+      </c>
+      <c r="C37" s="318" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A38" s="318" t="s">
+        <v>259</v>
+      </c>
+      <c r="B38" s="318">
+        <v>12</v>
+      </c>
+      <c r="C38" s="318" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A39" s="318" t="s">
+        <v>261</v>
+      </c>
+      <c r="B39" s="318">
+        <v>10</v>
+      </c>
+      <c r="C39" s="318" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A40" s="318" t="s">
+        <v>263</v>
+      </c>
+      <c r="B40" s="318">
+        <v>12</v>
+      </c>
+      <c r="C40" s="318" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A41" s="318" t="s">
+        <v>265</v>
+      </c>
+      <c r="B41" s="318">
+        <v>12</v>
+      </c>
+      <c r="C41" s="318" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A42" s="318" t="s">
+        <v>267</v>
+      </c>
+      <c r="B42" s="318">
+        <v>10</v>
+      </c>
+      <c r="C42" s="318" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A43" s="318" t="s">
+        <v>269</v>
+      </c>
+      <c r="B43" s="318">
+        <v>10</v>
+      </c>
+      <c r="C43" s="318" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A44" s="318" t="s">
+        <v>271</v>
+      </c>
+      <c r="B44" s="318">
+        <v>10</v>
+      </c>
+      <c r="C44" s="318" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A45" s="318" t="s">
+        <v>273</v>
+      </c>
+      <c r="B45" s="318">
+        <v>10</v>
+      </c>
+      <c r="C45" s="318" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A46" s="318" t="s">
+        <v>275</v>
+      </c>
+      <c r="B46" s="318">
+        <v>20</v>
+      </c>
+      <c r="C46" s="318" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A47" s="318" t="s">
+        <v>277</v>
+      </c>
+      <c r="B47" s="318">
+        <v>12</v>
+      </c>
+      <c r="C47" s="318" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A48" s="318" t="s">
+        <v>279</v>
+      </c>
+      <c r="B48" s="318">
+        <v>10</v>
+      </c>
+      <c r="C48" s="318" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A49" s="318" t="s">
+        <v>281</v>
+      </c>
+      <c r="B49" s="318">
+        <v>8</v>
+      </c>
+      <c r="C49" s="318" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A50" s="318" t="s">
+        <v>283</v>
+      </c>
+      <c r="B50" s="318">
+        <v>10</v>
+      </c>
+      <c r="C50" s="318" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A51" s="318" t="s">
+        <v>285</v>
+      </c>
+      <c r="B51" s="318">
+        <v>15</v>
+      </c>
+      <c r="C51" s="318" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A52" s="318" t="s">
+        <v>287</v>
+      </c>
+      <c r="B52" s="318">
         <v>5</v>
       </c>
-      <c r="C5" s="319" t="s">
-[...40 lines deleted...]
-      <c r="B9" s="319">
+      <c r="C52" s="318" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A53" s="318" t="s">
+        <v>289</v>
+      </c>
+      <c r="B53" s="318">
+        <v>30</v>
+      </c>
+      <c r="C53" s="318" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A54" s="318" t="s">
+        <v>291</v>
+      </c>
+      <c r="B54" s="318">
+        <v>12</v>
+      </c>
+      <c r="C54" s="318" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A55" s="318" t="s">
+        <v>293</v>
+      </c>
+      <c r="B55" s="318">
+        <v>10</v>
+      </c>
+      <c r="C55" s="318" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A56" s="318" t="s">
+        <v>295</v>
+      </c>
+      <c r="B56" s="318">
+        <v>5</v>
+      </c>
+      <c r="C56" s="318" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A57" s="318" t="s">
+        <v>297</v>
+      </c>
+      <c r="B57" s="318">
+        <v>5</v>
+      </c>
+      <c r="C57" s="318" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A58" s="318" t="s">
+        <v>299</v>
+      </c>
+      <c r="B58" s="318">
+        <v>10</v>
+      </c>
+      <c r="C58" s="318" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A59" s="318" t="s">
+        <v>301</v>
+      </c>
+      <c r="B59" s="318">
+        <v>10</v>
+      </c>
+      <c r="C59" s="318" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A60" s="318" t="s">
+        <v>303</v>
+      </c>
+      <c r="B60" s="318">
+        <v>10</v>
+      </c>
+      <c r="C60" s="318" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A61" s="318" t="s">
+        <v>305</v>
+      </c>
+      <c r="B61" s="318">
+        <v>20</v>
+      </c>
+      <c r="C61" s="318" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A62" s="318" t="s">
+        <v>307</v>
+      </c>
+      <c r="B62" s="318">
         <v>15</v>
       </c>
-      <c r="C9" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="319">
+      <c r="C62" s="318" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A63" s="318" t="s">
+        <v>309</v>
+      </c>
+      <c r="B63" s="318">
+        <v>10</v>
+      </c>
+      <c r="C63" s="318" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A64" s="318" t="s">
+        <v>311</v>
+      </c>
+      <c r="B64" s="318">
+        <v>10</v>
+      </c>
+      <c r="C64" s="318" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A65" s="318" t="s">
+        <v>313</v>
+      </c>
+      <c r="B65" s="318">
+        <v>7</v>
+      </c>
+      <c r="C65" s="318" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A66" s="318" t="s">
+        <v>315</v>
+      </c>
+      <c r="B66" s="318">
+        <v>7</v>
+      </c>
+      <c r="C66" s="318" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A67" s="318" t="s">
+        <v>317</v>
+      </c>
+      <c r="B67" s="318">
+        <v>10</v>
+      </c>
+      <c r="C67" s="318" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A68" s="318" t="s">
+        <v>319</v>
+      </c>
+      <c r="B68" s="318">
+        <v>5</v>
+      </c>
+      <c r="C68" s="318" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A69" s="318" t="s">
+        <v>321</v>
+      </c>
+      <c r="B69" s="318">
+        <v>10</v>
+      </c>
+      <c r="C69" s="318" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A70" s="318" t="s">
+        <v>323</v>
+      </c>
+      <c r="B70" s="318">
+        <v>5</v>
+      </c>
+      <c r="C70" s="318" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A71" s="318" t="s">
+        <v>325</v>
+      </c>
+      <c r="B71" s="318">
         <v>15</v>
       </c>
-      <c r="C10" s="319" t="s">
-[...29 lines deleted...]
-      <c r="B13" s="319">
+      <c r="C71" s="318" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A72" s="318" t="s">
+        <v>327</v>
+      </c>
+      <c r="B72" s="318">
+        <v>10</v>
+      </c>
+      <c r="C72" s="318" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A73" s="318" t="s">
+        <v>329</v>
+      </c>
+      <c r="B73" s="318">
+        <v>10</v>
+      </c>
+      <c r="C73" s="318" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A74" s="318" t="s">
+        <v>331</v>
+      </c>
+      <c r="B74" s="318">
+        <v>10</v>
+      </c>
+      <c r="C74" s="318" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A75" s="318" t="s">
+        <v>333</v>
+      </c>
+      <c r="B75" s="318">
+        <v>20</v>
+      </c>
+      <c r="C75" s="318" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A76" s="318" t="s">
+        <v>335</v>
+      </c>
+      <c r="B76" s="318">
+        <v>10</v>
+      </c>
+      <c r="C76" s="318" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A77" s="318" t="s">
+        <v>337</v>
+      </c>
+      <c r="B77" s="318">
+        <v>10</v>
+      </c>
+      <c r="C77" s="318" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A78" s="318" t="s">
+        <v>339</v>
+      </c>
+      <c r="B78" s="318">
+        <v>10</v>
+      </c>
+      <c r="C78" s="318" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A79" s="318" t="s">
+        <v>341</v>
+      </c>
+      <c r="B79" s="318">
+        <v>8</v>
+      </c>
+      <c r="C79" s="318" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A80" s="318" t="s">
+        <v>343</v>
+      </c>
+      <c r="B80" s="318">
+        <v>10</v>
+      </c>
+      <c r="C80" s="318" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A81" s="318" t="s">
+        <v>345</v>
+      </c>
+      <c r="B81" s="318">
+        <v>10</v>
+      </c>
+      <c r="C81" s="318" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A82" s="318" t="s">
+        <v>347</v>
+      </c>
+      <c r="B82" s="318">
+        <v>5</v>
+      </c>
+      <c r="C82" s="318" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A83" s="318" t="s">
+        <v>349</v>
+      </c>
+      <c r="B83" s="318">
+        <v>5</v>
+      </c>
+      <c r="C83" s="318" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A84" s="318" t="s">
+        <v>351</v>
+      </c>
+      <c r="B84" s="318">
+        <v>12</v>
+      </c>
+      <c r="C84" s="318" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A85" s="318" t="s">
+        <v>353</v>
+      </c>
+      <c r="B85" s="318">
+        <v>5</v>
+      </c>
+      <c r="C85" s="318" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A86" s="318" t="s">
+        <v>355</v>
+      </c>
+      <c r="B86" s="318">
+        <v>12</v>
+      </c>
+      <c r="C86" s="318" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A87" s="318" t="s">
+        <v>357</v>
+      </c>
+      <c r="B87" s="318">
+        <v>5</v>
+      </c>
+      <c r="C87" s="318" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A88" s="318" t="s">
+        <v>359</v>
+      </c>
+      <c r="B88" s="318">
+        <v>5</v>
+      </c>
+      <c r="C88" s="318" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A89" s="318" t="s">
+        <v>361</v>
+      </c>
+      <c r="B89" s="318">
+        <v>10</v>
+      </c>
+      <c r="C89" s="318" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A90" s="318" t="s">
+        <v>363</v>
+      </c>
+      <c r="B90" s="318">
+        <v>10</v>
+      </c>
+      <c r="C90" s="318" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A91" s="318" t="s">
+        <v>365</v>
+      </c>
+      <c r="B91" s="318">
+        <v>6</v>
+      </c>
+      <c r="C91" s="318" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A92" s="318" t="s">
+        <v>367</v>
+      </c>
+      <c r="B92" s="318">
+        <v>10</v>
+      </c>
+      <c r="C92" s="318" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A93" s="318" t="s">
+        <v>369</v>
+      </c>
+      <c r="B93" s="318">
+        <v>10</v>
+      </c>
+      <c r="C93" s="318" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A94" s="318" t="s">
+        <v>371</v>
+      </c>
+      <c r="B94" s="318">
+        <v>10</v>
+      </c>
+      <c r="C94" s="318" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A95" s="318" t="s">
+        <v>373</v>
+      </c>
+      <c r="B95" s="318">
+        <v>10</v>
+      </c>
+      <c r="C95" s="318" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A96" s="318" t="s">
+        <v>375</v>
+      </c>
+      <c r="B96" s="318">
+        <v>10</v>
+      </c>
+      <c r="C96" s="318" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A97" s="318" t="s">
+        <v>377</v>
+      </c>
+      <c r="B97" s="318">
+        <v>5</v>
+      </c>
+      <c r="C97" s="318" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A98" s="318" t="s">
+        <v>379</v>
+      </c>
+      <c r="B98" s="318">
+        <v>10</v>
+      </c>
+      <c r="C98" s="318" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A99" s="318" t="s">
+        <v>381</v>
+      </c>
+      <c r="B99" s="318">
+        <v>12</v>
+      </c>
+      <c r="C99" s="318" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A100" s="318" t="s">
+        <v>383</v>
+      </c>
+      <c r="B100" s="318">
+        <v>5</v>
+      </c>
+      <c r="C100" s="318" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A101" s="318" t="s">
+        <v>385</v>
+      </c>
+      <c r="B101" s="318">
         <v>15</v>
       </c>
-      <c r="C13" s="319" t="s">
-[...18 lines deleted...]
-      <c r="B15" s="319">
+      <c r="C101" s="318" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A102" s="318" t="s">
+        <v>387</v>
+      </c>
+      <c r="B102" s="318">
+        <v>10</v>
+      </c>
+      <c r="C102" s="318" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A103" s="318" t="s">
+        <v>389</v>
+      </c>
+      <c r="B103" s="318">
+        <v>10</v>
+      </c>
+      <c r="C103" s="318" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A104" s="318" t="s">
+        <v>391</v>
+      </c>
+      <c r="B104" s="318">
         <v>15</v>
       </c>
-      <c r="C15" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="319">
+      <c r="C104" s="318" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A105" s="318" t="s">
+        <v>393</v>
+      </c>
+      <c r="B105" s="318">
+        <v>12</v>
+      </c>
+      <c r="C105" s="318" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A106" s="318" t="s">
+        <v>395</v>
+      </c>
+      <c r="B106" s="318">
+        <v>12</v>
+      </c>
+      <c r="C106" s="318" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A107" s="318" t="s">
+        <v>397</v>
+      </c>
+      <c r="B107" s="318">
+        <v>10</v>
+      </c>
+      <c r="C107" s="318" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A108" s="318" t="s">
+        <v>399</v>
+      </c>
+      <c r="B108" s="318">
+        <v>10</v>
+      </c>
+      <c r="C108" s="318" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A109" s="318" t="s">
+        <v>401</v>
+      </c>
+      <c r="B109" s="318">
+        <v>10</v>
+      </c>
+      <c r="C109" s="318" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A110" s="318" t="s">
+        <v>403</v>
+      </c>
+      <c r="B110" s="318">
+        <v>10</v>
+      </c>
+      <c r="C110" s="318" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A111" s="318" t="s">
+        <v>405</v>
+      </c>
+      <c r="B111" s="318">
+        <v>10</v>
+      </c>
+      <c r="C111" s="318" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A112" s="318" t="s">
+        <v>407</v>
+      </c>
+      <c r="B112" s="318">
+        <v>8</v>
+      </c>
+      <c r="C112" s="318" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A113" s="318" t="s">
+        <v>409</v>
+      </c>
+      <c r="B113" s="318">
+        <v>10</v>
+      </c>
+      <c r="C113" s="318" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A114" s="318" t="s">
+        <v>411</v>
+      </c>
+      <c r="B114" s="318">
         <v>15</v>
       </c>
-      <c r="C16" s="319" t="s">
-[...40 lines deleted...]
-      <c r="B20" s="319">
+      <c r="C114" s="318" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A115" s="318" t="s">
+        <v>413</v>
+      </c>
+      <c r="B115" s="318">
         <v>20</v>
       </c>
-      <c r="C20" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B21" s="319">
+      <c r="C115" s="318" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A116" s="318" t="s">
+        <v>415</v>
+      </c>
+      <c r="B116" s="318">
+        <v>10</v>
+      </c>
+      <c r="C116" s="318" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A117" s="318" t="s">
+        <v>417</v>
+      </c>
+      <c r="B117" s="318">
+        <v>4</v>
+      </c>
+      <c r="C117" s="318" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A118" s="318" t="s">
+        <v>419</v>
+      </c>
+      <c r="B118" s="318">
+        <v>15</v>
+      </c>
+      <c r="C118" s="318" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A119" s="318" t="s">
+        <v>421</v>
+      </c>
+      <c r="B119" s="318">
+        <v>15</v>
+      </c>
+      <c r="C119" s="318" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A120" s="318" t="s">
+        <v>423</v>
+      </c>
+      <c r="B120" s="318">
+        <v>10</v>
+      </c>
+      <c r="C120" s="318" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A121" s="318" t="s">
+        <v>425</v>
+      </c>
+      <c r="B121" s="318">
+        <v>10</v>
+      </c>
+      <c r="C121" s="318" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A122" s="318" t="s">
+        <v>427</v>
+      </c>
+      <c r="B122" s="318">
+        <v>10</v>
+      </c>
+      <c r="C122" s="318" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A123" s="318" t="s">
+        <v>429</v>
+      </c>
+      <c r="B123" s="318">
+        <v>15</v>
+      </c>
+      <c r="C123" s="318" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A124" s="318" t="s">
+        <v>431</v>
+      </c>
+      <c r="B124" s="318">
+        <v>10</v>
+      </c>
+      <c r="C124" s="318" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A125" s="318" t="s">
+        <v>433</v>
+      </c>
+      <c r="B125" s="318">
+        <v>10</v>
+      </c>
+      <c r="C125" s="318" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A126" s="318" t="s">
+        <v>435</v>
+      </c>
+      <c r="B126" s="318">
+        <v>10</v>
+      </c>
+      <c r="C126" s="318" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A127" s="318" t="s">
+        <v>437</v>
+      </c>
+      <c r="B127" s="318">
+        <v>8</v>
+      </c>
+      <c r="C127" s="318" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A128" s="318" t="s">
+        <v>439</v>
+      </c>
+      <c r="B128" s="318">
+        <v>5</v>
+      </c>
+      <c r="C128" s="318" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A129" s="318" t="s">
+        <v>441</v>
+      </c>
+      <c r="B129" s="318">
+        <v>5</v>
+      </c>
+      <c r="C129" s="318" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A130" s="318" t="s">
+        <v>443</v>
+      </c>
+      <c r="B130" s="318">
+        <v>5</v>
+      </c>
+      <c r="C130" s="318" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A131" s="318" t="s">
+        <v>445</v>
+      </c>
+      <c r="B131" s="318">
+        <v>10</v>
+      </c>
+      <c r="C131" s="318" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A132" s="318" t="s">
+        <v>447</v>
+      </c>
+      <c r="B132" s="318">
+        <v>10</v>
+      </c>
+      <c r="C132" s="318" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A133" s="318" t="s">
+        <v>449</v>
+      </c>
+      <c r="B133" s="318">
+        <v>10</v>
+      </c>
+      <c r="C133" s="318" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A134" s="318" t="s">
+        <v>451</v>
+      </c>
+      <c r="B134" s="318">
+        <v>5</v>
+      </c>
+      <c r="C134" s="318" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A135" s="318" t="s">
+        <v>453</v>
+      </c>
+      <c r="B135" s="318">
+        <v>5</v>
+      </c>
+      <c r="C135" s="318" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A136" s="318" t="s">
+        <v>455</v>
+      </c>
+      <c r="B136" s="318">
+        <v>8</v>
+      </c>
+      <c r="C136" s="318" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A137" s="318" t="s">
+        <v>457</v>
+      </c>
+      <c r="B137" s="318">
+        <v>8</v>
+      </c>
+      <c r="C137" s="318" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A138" s="318" t="s">
+        <v>459</v>
+      </c>
+      <c r="B138" s="318">
+        <v>10</v>
+      </c>
+      <c r="C138" s="318" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A139" s="318" t="s">
+        <v>461</v>
+      </c>
+      <c r="B139" s="318">
+        <v>10</v>
+      </c>
+      <c r="C139" s="318" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A140" s="318" t="s">
+        <v>463</v>
+      </c>
+      <c r="B140" s="318">
+        <v>15</v>
+      </c>
+      <c r="C140" s="318" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A141" s="318" t="s">
+        <v>465</v>
+      </c>
+      <c r="B141" s="318">
+        <v>20</v>
+      </c>
+      <c r="C141" s="318" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A142" s="318" t="s">
+        <v>467</v>
+      </c>
+      <c r="B142" s="318">
+        <v>15</v>
+      </c>
+      <c r="C142" s="318" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A143" s="318" t="s">
+        <v>469</v>
+      </c>
+      <c r="B143" s="318">
+        <v>15</v>
+      </c>
+      <c r="C143" s="318" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A144" s="318" t="s">
+        <v>471</v>
+      </c>
+      <c r="B144" s="318">
+        <v>15</v>
+      </c>
+      <c r="C144" s="318" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A145" s="318" t="s">
+        <v>473</v>
+      </c>
+      <c r="B145" s="318">
+        <v>10</v>
+      </c>
+      <c r="C145" s="318" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A146" s="318" t="s">
+        <v>475</v>
+      </c>
+      <c r="B146" s="318">
         <v>12</v>
       </c>
-      <c r="C21" s="319" t="s">
-[...29 lines deleted...]
-      <c r="B24" s="319">
+      <c r="C146" s="318" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A147" s="318" t="s">
+        <v>477</v>
+      </c>
+      <c r="B147" s="318">
+        <v>5</v>
+      </c>
+      <c r="C147" s="318" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A148" s="318" t="s">
+        <v>479</v>
+      </c>
+      <c r="B148" s="318">
+        <v>3</v>
+      </c>
+      <c r="C148" s="318" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A149" s="318" t="s">
+        <v>481</v>
+      </c>
+      <c r="B149" s="318">
+        <v>10</v>
+      </c>
+      <c r="C149" s="318" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A150" s="318" t="s">
+        <v>483</v>
+      </c>
+      <c r="B150" s="318">
+        <v>7</v>
+      </c>
+      <c r="C150" s="318" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A151" s="318" t="s">
+        <v>485</v>
+      </c>
+      <c r="B151" s="318">
+        <v>7</v>
+      </c>
+      <c r="C151" s="318" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A152" s="318" t="s">
+        <v>487</v>
+      </c>
+      <c r="B152" s="318">
+        <v>7</v>
+      </c>
+      <c r="C152" s="318" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A153" s="318" t="s">
+        <v>489</v>
+      </c>
+      <c r="B153" s="318">
+        <v>10</v>
+      </c>
+      <c r="C153" s="318" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A154" s="318" t="s">
+        <v>491</v>
+      </c>
+      <c r="B154" s="318">
+        <v>10</v>
+      </c>
+      <c r="C154" s="318" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A155" s="318" t="s">
+        <v>493</v>
+      </c>
+      <c r="B155" s="318">
+        <v>5</v>
+      </c>
+      <c r="C155" s="318" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A156" s="318" t="s">
+        <v>495</v>
+      </c>
+      <c r="B156" s="318">
+        <v>10</v>
+      </c>
+      <c r="C156" s="318" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A157" s="318" t="s">
+        <v>497</v>
+      </c>
+      <c r="B157" s="318">
+        <v>8</v>
+      </c>
+      <c r="C157" s="318" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A158" s="318" t="s">
+        <v>499</v>
+      </c>
+      <c r="B158" s="318">
+        <v>5</v>
+      </c>
+      <c r="C158" s="318" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A159" s="318" t="s">
+        <v>501</v>
+      </c>
+      <c r="B159" s="318">
+        <v>7</v>
+      </c>
+      <c r="C159" s="318" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A160" s="318" t="s">
+        <v>503</v>
+      </c>
+      <c r="B160" s="318">
+        <v>7</v>
+      </c>
+      <c r="C160" s="318" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A161" s="318" t="s">
+        <v>505</v>
+      </c>
+      <c r="B161" s="318">
+        <v>10</v>
+      </c>
+      <c r="C161" s="318" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A162" s="318" t="s">
+        <v>507</v>
+      </c>
+      <c r="B162" s="318">
+        <v>10</v>
+      </c>
+      <c r="C162" s="318" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A163" s="318" t="s">
+        <v>509</v>
+      </c>
+      <c r="B163" s="318">
+        <v>10</v>
+      </c>
+      <c r="C163" s="318" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A164" s="318" t="s">
+        <v>511</v>
+      </c>
+      <c r="B164" s="318">
+        <v>10</v>
+      </c>
+      <c r="C164" s="318" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A165" s="318" t="s">
+        <v>513</v>
+      </c>
+      <c r="B165" s="318">
+        <v>10</v>
+      </c>
+      <c r="C165" s="318" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A166" s="318" t="s">
+        <v>515</v>
+      </c>
+      <c r="B166" s="318">
+        <v>10</v>
+      </c>
+      <c r="C166" s="318" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A167" s="318" t="s">
+        <v>517</v>
+      </c>
+      <c r="B167" s="318">
+        <v>10</v>
+      </c>
+      <c r="C167" s="318" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A168" s="318" t="s">
+        <v>519</v>
+      </c>
+      <c r="B168" s="318">
+        <v>10</v>
+      </c>
+      <c r="C168" s="318" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A169" s="318" t="s">
+        <v>521</v>
+      </c>
+      <c r="B169" s="318">
+        <v>10</v>
+      </c>
+      <c r="C169" s="318" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A170" s="318" t="s">
+        <v>523</v>
+      </c>
+      <c r="B170" s="318">
+        <v>5</v>
+      </c>
+      <c r="C170" s="318" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A171" s="318" t="s">
+        <v>525</v>
+      </c>
+      <c r="B171" s="318">
+        <v>8</v>
+      </c>
+      <c r="C171" s="318" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A172" s="318" t="s">
+        <v>527</v>
+      </c>
+      <c r="B172" s="318">
+        <v>10</v>
+      </c>
+      <c r="C172" s="318" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A173" s="318" t="s">
+        <v>529</v>
+      </c>
+      <c r="B173" s="318">
+        <v>10</v>
+      </c>
+      <c r="C173" s="318" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A174" s="318" t="s">
+        <v>531</v>
+      </c>
+      <c r="B174" s="318">
+        <v>10</v>
+      </c>
+      <c r="C174" s="318" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A175" s="318" t="s">
+        <v>533</v>
+      </c>
+      <c r="B175" s="318">
+        <v>7</v>
+      </c>
+      <c r="C175" s="318" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A176" s="318" t="s">
+        <v>535</v>
+      </c>
+      <c r="B176" s="318">
+        <v>10</v>
+      </c>
+      <c r="C176" s="318" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A177" s="318" t="s">
+        <v>537</v>
+      </c>
+      <c r="B177" s="318">
+        <v>10</v>
+      </c>
+      <c r="C177" s="318" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A178" s="318" t="s">
+        <v>539</v>
+      </c>
+      <c r="B178" s="318">
+        <v>10</v>
+      </c>
+      <c r="C178" s="318" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A179" s="318" t="s">
+        <v>541</v>
+      </c>
+      <c r="B179" s="318">
+        <v>7</v>
+      </c>
+      <c r="C179" s="318" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A180" s="318" t="s">
+        <v>543</v>
+      </c>
+      <c r="B180" s="318">
+        <v>2</v>
+      </c>
+      <c r="C180" s="318" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A181" s="318" t="s">
+        <v>545</v>
+      </c>
+      <c r="B181" s="318">
+        <v>10</v>
+      </c>
+      <c r="C181" s="318" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A182" s="318" t="s">
+        <v>547</v>
+      </c>
+      <c r="B182" s="318">
+        <v>10</v>
+      </c>
+      <c r="C182" s="318" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A183" s="318" t="s">
+        <v>549</v>
+      </c>
+      <c r="B183" s="318">
+        <v>8</v>
+      </c>
+      <c r="C183" s="318" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A184" s="318" t="s">
+        <v>551</v>
+      </c>
+      <c r="B184" s="318">
+        <v>10</v>
+      </c>
+      <c r="C184" s="318" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A185" s="318" t="s">
+        <v>553</v>
+      </c>
+      <c r="B185" s="318">
+        <v>10</v>
+      </c>
+      <c r="C185" s="318" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A186" s="318" t="s">
+        <v>555</v>
+      </c>
+      <c r="B186" s="318">
+        <v>15</v>
+      </c>
+      <c r="C186" s="318" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A187" s="318" t="s">
+        <v>557</v>
+      </c>
+      <c r="B187" s="318">
+        <v>15</v>
+      </c>
+      <c r="C187" s="318" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A188" s="318" t="s">
+        <v>559</v>
+      </c>
+      <c r="B188" s="318">
+        <v>15</v>
+      </c>
+      <c r="C188" s="318" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A189" s="318" t="s">
+        <v>561</v>
+      </c>
+      <c r="B189" s="318">
+        <v>7</v>
+      </c>
+      <c r="C189" s="318" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A190" s="318" t="s">
+        <v>563</v>
+      </c>
+      <c r="B190" s="318">
+        <v>10</v>
+      </c>
+      <c r="C190" s="318" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A191" s="318" t="s">
+        <v>565</v>
+      </c>
+      <c r="B191" s="318">
+        <v>7</v>
+      </c>
+      <c r="C191" s="318" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A192" s="318" t="s">
+        <v>567</v>
+      </c>
+      <c r="B192" s="318">
+        <v>5</v>
+      </c>
+      <c r="C192" s="318" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A193" s="318" t="s">
+        <v>569</v>
+      </c>
+      <c r="B193" s="318">
+        <v>7</v>
+      </c>
+      <c r="C193" s="318" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A194" s="318" t="s">
+        <v>571</v>
+      </c>
+      <c r="B194" s="318">
+        <v>7</v>
+      </c>
+      <c r="C194" s="318" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A195" s="318" t="s">
+        <v>573</v>
+      </c>
+      <c r="B195" s="318">
+        <v>5</v>
+      </c>
+      <c r="C195" s="318" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A196" s="318" t="s">
+        <v>575</v>
+      </c>
+      <c r="B196" s="318">
+        <v>7</v>
+      </c>
+      <c r="C196" s="318" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A197" s="318" t="s">
+        <v>577</v>
+      </c>
+      <c r="B197" s="318">
+        <v>8</v>
+      </c>
+      <c r="C197" s="318" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A198" s="318" t="s">
+        <v>579</v>
+      </c>
+      <c r="B198" s="318">
+        <v>5</v>
+      </c>
+      <c r="C198" s="318" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A199" s="318" t="s">
+        <v>581</v>
+      </c>
+      <c r="B199" s="318">
+        <v>10</v>
+      </c>
+      <c r="C199" s="318" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A200" s="318" t="s">
+        <v>583</v>
+      </c>
+      <c r="B200" s="318">
+        <v>10</v>
+      </c>
+      <c r="C200" s="318" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A201" s="318" t="s">
+        <v>585</v>
+      </c>
+      <c r="B201" s="318">
+        <v>10</v>
+      </c>
+      <c r="C201" s="318" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A202" s="318" t="s">
+        <v>587</v>
+      </c>
+      <c r="B202" s="318">
+        <v>5</v>
+      </c>
+      <c r="C202" s="318" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A203" s="318" t="s">
+        <v>589</v>
+      </c>
+      <c r="B203" s="318">
+        <v>10</v>
+      </c>
+      <c r="C203" s="318" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A204" s="318" t="s">
+        <v>591</v>
+      </c>
+      <c r="B204" s="318">
+        <v>8</v>
+      </c>
+      <c r="C204" s="318" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A205" s="318" t="s">
+        <v>593</v>
+      </c>
+      <c r="B205" s="318">
+        <v>10</v>
+      </c>
+      <c r="C205" s="318" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A206" s="318" t="s">
+        <v>595</v>
+      </c>
+      <c r="B206" s="318">
+        <v>15</v>
+      </c>
+      <c r="C206" s="318" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A207" s="318" t="s">
+        <v>597</v>
+      </c>
+      <c r="B207" s="318">
+        <v>7</v>
+      </c>
+      <c r="C207" s="318" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A208" s="318" t="s">
+        <v>599</v>
+      </c>
+      <c r="B208" s="318">
+        <v>10</v>
+      </c>
+      <c r="C208" s="318" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A209" s="318" t="s">
+        <v>601</v>
+      </c>
+      <c r="B209" s="318">
+        <v>4</v>
+      </c>
+      <c r="C209" s="318" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A210" s="318" t="s">
+        <v>603</v>
+      </c>
+      <c r="B210" s="318">
+        <v>10</v>
+      </c>
+      <c r="C210" s="318" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A211" s="318" t="s">
+        <v>605</v>
+      </c>
+      <c r="B211" s="318">
+        <v>10</v>
+      </c>
+      <c r="C211" s="318" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A212" s="318" t="s">
+        <v>607</v>
+      </c>
+      <c r="B212" s="318">
+        <v>10</v>
+      </c>
+      <c r="C212" s="318" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A213" s="318" t="s">
+        <v>609</v>
+      </c>
+      <c r="B213" s="318">
+        <v>7</v>
+      </c>
+      <c r="C213" s="318" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A214" s="318" t="s">
+        <v>611</v>
+      </c>
+      <c r="B214" s="318">
+        <v>10</v>
+      </c>
+      <c r="C214" s="318" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A215" s="318" t="s">
+        <v>613</v>
+      </c>
+      <c r="B215" s="318">
+        <v>10</v>
+      </c>
+      <c r="C215" s="318" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A216" s="318" t="s">
+        <v>615</v>
+      </c>
+      <c r="B216" s="318">
+        <v>10</v>
+      </c>
+      <c r="C216" s="318" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A217" s="318" t="s">
+        <v>617</v>
+      </c>
+      <c r="B217" s="318">
+        <v>5</v>
+      </c>
+      <c r="C217" s="318" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A218" s="318" t="s">
+        <v>619</v>
+      </c>
+      <c r="B218" s="318">
+        <v>10</v>
+      </c>
+      <c r="C218" s="318" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A219" s="318" t="s">
+        <v>621</v>
+      </c>
+      <c r="B219" s="318">
+        <v>5</v>
+      </c>
+      <c r="C219" s="318" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A220" s="318" t="s">
+        <v>623</v>
+      </c>
+      <c r="B220" s="318">
+        <v>10</v>
+      </c>
+      <c r="C220" s="318" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A221" s="318" t="s">
+        <v>625</v>
+      </c>
+      <c r="B221" s="318">
+        <v>12</v>
+      </c>
+      <c r="C221" s="318" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A222" s="318" t="s">
+        <v>627</v>
+      </c>
+      <c r="B222" s="318">
+        <v>15</v>
+      </c>
+      <c r="C222" s="318" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A223" s="318" t="s">
+        <v>629</v>
+      </c>
+      <c r="B223" s="318">
+        <v>10</v>
+      </c>
+      <c r="C223" s="318" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A224" s="318" t="s">
+        <v>631</v>
+      </c>
+      <c r="B224" s="318">
+        <v>8</v>
+      </c>
+      <c r="C224" s="318" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A225" s="318" t="s">
+        <v>633</v>
+      </c>
+      <c r="B225" s="318">
+        <v>10</v>
+      </c>
+      <c r="C225" s="318" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A226" s="318" t="s">
+        <v>635</v>
+      </c>
+      <c r="B226" s="318">
+        <v>10</v>
+      </c>
+      <c r="C226" s="318" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A227" s="318" t="s">
+        <v>637</v>
+      </c>
+      <c r="B227" s="318">
+        <v>3</v>
+      </c>
+      <c r="C227" s="318" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A228" s="318" t="s">
+        <v>639</v>
+      </c>
+      <c r="B228" s="318">
+        <v>6</v>
+      </c>
+      <c r="C228" s="318" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A229" s="318" t="s">
+        <v>641</v>
+      </c>
+      <c r="B229" s="318">
+        <v>7</v>
+      </c>
+      <c r="C229" s="318" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A230" s="318" t="s">
+        <v>643</v>
+      </c>
+      <c r="B230" s="318">
+        <v>10</v>
+      </c>
+      <c r="C230" s="318" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A231" s="318" t="s">
+        <v>645</v>
+      </c>
+      <c r="B231" s="318">
+        <v>10</v>
+      </c>
+      <c r="C231" s="318" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A232" s="318" t="s">
+        <v>647</v>
+      </c>
+      <c r="B232" s="318">
+        <v>10</v>
+      </c>
+      <c r="C232" s="318" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A233" s="318" t="s">
+        <v>649</v>
+      </c>
+      <c r="B233" s="318">
+        <v>10</v>
+      </c>
+      <c r="C233" s="318" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A234" s="318" t="s">
+        <v>651</v>
+      </c>
+      <c r="B234" s="318">
+        <v>10</v>
+      </c>
+      <c r="C234" s="318" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A235" s="318" t="s">
+        <v>653</v>
+      </c>
+      <c r="B235" s="318">
+        <v>10</v>
+      </c>
+      <c r="C235" s="318" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A236" s="318" t="s">
+        <v>655</v>
+      </c>
+      <c r="B236" s="318">
+        <v>10</v>
+      </c>
+      <c r="C236" s="318" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A237" s="318" t="s">
+        <v>657</v>
+      </c>
+      <c r="B237" s="318">
+        <v>10</v>
+      </c>
+      <c r="C237" s="318" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A238" s="318" t="s">
+        <v>659</v>
+      </c>
+      <c r="B238" s="318">
+        <v>5</v>
+      </c>
+      <c r="C238" s="318" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A239" s="318" t="s">
+        <v>661</v>
+      </c>
+      <c r="B239" s="318">
+        <v>10</v>
+      </c>
+      <c r="C239" s="318" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A240" s="318" t="s">
+        <v>663</v>
+      </c>
+      <c r="B240" s="318">
+        <v>12</v>
+      </c>
+      <c r="C240" s="318" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A241" s="318" t="s">
+        <v>665</v>
+      </c>
+      <c r="B241" s="318">
+        <v>7</v>
+      </c>
+      <c r="C241" s="318" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A242" s="318" t="s">
+        <v>667</v>
+      </c>
+      <c r="B242" s="318">
+        <v>7</v>
+      </c>
+      <c r="C242" s="318" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A243" s="318" t="s">
+        <v>669</v>
+      </c>
+      <c r="B243" s="318">
+        <v>10</v>
+      </c>
+      <c r="C243" s="318" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A244" s="318" t="s">
+        <v>671</v>
+      </c>
+      <c r="B244" s="318">
+        <v>7</v>
+      </c>
+      <c r="C244" s="318" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A245" s="318" t="s">
+        <v>673</v>
+      </c>
+      <c r="B245" s="318">
+        <v>10</v>
+      </c>
+      <c r="C245" s="318" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A246" s="318" t="s">
+        <v>675</v>
+      </c>
+      <c r="B246" s="318">
         <v>20</v>
       </c>
-      <c r="C24" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B25" s="319">
+      <c r="C246" s="318" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A247" s="318" t="s">
+        <v>677</v>
+      </c>
+      <c r="B247" s="318">
+        <v>8</v>
+      </c>
+      <c r="C247" s="318" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A248" s="318" t="s">
+        <v>679</v>
+      </c>
+      <c r="B248" s="318">
+        <v>10</v>
+      </c>
+      <c r="C248" s="318" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A249" s="318" t="s">
+        <v>681</v>
+      </c>
+      <c r="B249" s="318">
+        <v>10</v>
+      </c>
+      <c r="C249" s="318" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A250" s="318" t="s">
+        <v>683</v>
+      </c>
+      <c r="B250" s="318">
+        <v>8</v>
+      </c>
+      <c r="C250" s="318" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A251" s="318" t="s">
+        <v>685</v>
+      </c>
+      <c r="B251" s="318">
+        <v>10</v>
+      </c>
+      <c r="C251" s="318" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A252" s="318" t="s">
+        <v>687</v>
+      </c>
+      <c r="B252" s="318">
+        <v>7</v>
+      </c>
+      <c r="C252" s="318" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A253" s="318" t="s">
+        <v>689</v>
+      </c>
+      <c r="B253" s="318">
+        <v>10</v>
+      </c>
+      <c r="C253" s="318" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A254" s="318" t="s">
+        <v>691</v>
+      </c>
+      <c r="B254" s="318">
+        <v>7</v>
+      </c>
+      <c r="C254" s="318" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A255" s="318" t="s">
+        <v>693</v>
+      </c>
+      <c r="B255" s="318">
+        <v>10</v>
+      </c>
+      <c r="C255" s="318" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A256" s="318" t="s">
+        <v>695</v>
+      </c>
+      <c r="B256" s="318">
+        <v>8</v>
+      </c>
+      <c r="C256" s="318" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A257" s="318" t="s">
+        <v>697</v>
+      </c>
+      <c r="B257" s="318">
+        <v>7</v>
+      </c>
+      <c r="C257" s="318" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A258" s="318" t="s">
+        <v>699</v>
+      </c>
+      <c r="B258" s="318">
+        <v>10</v>
+      </c>
+      <c r="C258" s="318" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A259" s="318" t="s">
+        <v>701</v>
+      </c>
+      <c r="B259" s="318">
+        <v>10</v>
+      </c>
+      <c r="C259" s="318" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A260" s="318" t="s">
+        <v>703</v>
+      </c>
+      <c r="B260" s="318">
+        <v>10</v>
+      </c>
+      <c r="C260" s="318" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A261" s="318" t="s">
+        <v>705</v>
+      </c>
+      <c r="B261" s="318">
+        <v>5</v>
+      </c>
+      <c r="C261" s="318" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A262" s="318" t="s">
+        <v>707</v>
+      </c>
+      <c r="B262" s="318">
+        <v>7</v>
+      </c>
+      <c r="C262" s="318" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A263" s="318" t="s">
+        <v>709</v>
+      </c>
+      <c r="B263" s="318">
+        <v>8</v>
+      </c>
+      <c r="C263" s="318" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A264" s="318" t="s">
+        <v>711</v>
+      </c>
+      <c r="B264" s="318">
+        <v>7</v>
+      </c>
+      <c r="C264" s="318" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A265" s="318" t="s">
+        <v>713</v>
+      </c>
+      <c r="B265" s="318">
+        <v>5</v>
+      </c>
+      <c r="C265" s="318" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A266" s="318" t="s">
+        <v>715</v>
+      </c>
+      <c r="B266" s="318">
+        <v>10</v>
+      </c>
+      <c r="C266" s="318" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A267" s="318" t="s">
+        <v>717</v>
+      </c>
+      <c r="B267" s="318">
+        <v>5</v>
+      </c>
+      <c r="C267" s="318" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A268" s="318" t="s">
+        <v>719</v>
+      </c>
+      <c r="B268" s="318">
+        <v>10</v>
+      </c>
+      <c r="C268" s="318" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A269" s="318" t="s">
+        <v>721</v>
+      </c>
+      <c r="B269" s="318">
+        <v>10</v>
+      </c>
+      <c r="C269" s="318" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A270" s="318" t="s">
+        <v>723</v>
+      </c>
+      <c r="B270" s="318">
+        <v>10</v>
+      </c>
+      <c r="C270" s="318" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A271" s="318" t="s">
+        <v>725</v>
+      </c>
+      <c r="B271" s="318">
+        <v>5</v>
+      </c>
+      <c r="C271" s="318" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A272" s="318" t="s">
+        <v>727</v>
+      </c>
+      <c r="B272" s="318">
+        <v>7</v>
+      </c>
+      <c r="C272" s="318" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A273" s="318" t="s">
+        <v>729</v>
+      </c>
+      <c r="B273" s="318">
+        <v>10</v>
+      </c>
+      <c r="C273" s="318" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A274" s="318" t="s">
+        <v>731</v>
+      </c>
+      <c r="B274" s="318">
+        <v>10</v>
+      </c>
+      <c r="C274" s="318" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A275" s="318" t="s">
+        <v>733</v>
+      </c>
+      <c r="B275" s="318">
+        <v>10</v>
+      </c>
+      <c r="C275" s="318" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A276" s="318" t="s">
+        <v>735</v>
+      </c>
+      <c r="B276" s="318">
+        <v>10</v>
+      </c>
+      <c r="C276" s="318" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A277" s="318" t="s">
+        <v>737</v>
+      </c>
+      <c r="B277" s="318">
+        <v>10</v>
+      </c>
+      <c r="C277" s="318" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A278" s="318" t="s">
+        <v>739</v>
+      </c>
+      <c r="B278" s="318">
+        <v>10</v>
+      </c>
+      <c r="C278" s="318" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A279" s="318" t="s">
+        <v>741</v>
+      </c>
+      <c r="B279" s="318">
+        <v>10</v>
+      </c>
+      <c r="C279" s="318" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A280" s="318" t="s">
+        <v>743</v>
+      </c>
+      <c r="B280" s="318">
+        <v>10</v>
+      </c>
+      <c r="C280" s="318" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A281" s="318" t="s">
+        <v>745</v>
+      </c>
+      <c r="B281" s="318">
+        <v>10</v>
+      </c>
+      <c r="C281" s="318" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A282" s="318" t="s">
+        <v>747</v>
+      </c>
+      <c r="B282" s="318">
         <v>12</v>
       </c>
-      <c r="C25" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B26" s="319">
+      <c r="C282" s="318" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A283" s="318" t="s">
+        <v>749</v>
+      </c>
+      <c r="B283" s="318">
+        <v>10</v>
+      </c>
+      <c r="C283" s="318" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A284" s="318" t="s">
+        <v>751</v>
+      </c>
+      <c r="B284" s="318">
+        <v>10</v>
+      </c>
+      <c r="C284" s="318" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A285" s="318" t="s">
+        <v>753</v>
+      </c>
+      <c r="B285" s="318">
+        <v>10</v>
+      </c>
+      <c r="C285" s="318" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A286" s="318" t="s">
+        <v>755</v>
+      </c>
+      <c r="B286" s="318">
+        <v>10</v>
+      </c>
+      <c r="C286" s="318" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A287" s="318" t="s">
+        <v>757</v>
+      </c>
+      <c r="B287" s="318">
+        <v>10</v>
+      </c>
+      <c r="C287" s="318" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A288" s="318" t="s">
+        <v>759</v>
+      </c>
+      <c r="B288" s="318">
+        <v>10</v>
+      </c>
+      <c r="C288" s="318" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A289" s="318" t="s">
+        <v>761</v>
+      </c>
+      <c r="B289" s="318">
+        <v>10</v>
+      </c>
+      <c r="C289" s="318" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A290" s="318" t="s">
+        <v>763</v>
+      </c>
+      <c r="B290" s="318">
+        <v>10</v>
+      </c>
+      <c r="C290" s="318" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A291" s="318" t="s">
+        <v>765</v>
+      </c>
+      <c r="B291" s="318">
+        <v>10</v>
+      </c>
+      <c r="C291" s="318" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A292" s="318" t="s">
+        <v>767</v>
+      </c>
+      <c r="B292" s="318">
+        <v>8</v>
+      </c>
+      <c r="C292" s="318" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A293" s="318" t="s">
+        <v>769</v>
+      </c>
+      <c r="B293" s="318">
+        <v>10</v>
+      </c>
+      <c r="C293" s="318" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A294" s="318" t="s">
+        <v>771</v>
+      </c>
+      <c r="B294" s="318">
+        <v>10</v>
+      </c>
+      <c r="C294" s="318" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A295" s="318" t="s">
+        <v>773</v>
+      </c>
+      <c r="B295" s="318">
+        <v>6</v>
+      </c>
+      <c r="C295" s="318" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A296" s="318" t="s">
+        <v>775</v>
+      </c>
+      <c r="B296" s="318">
+        <v>10</v>
+      </c>
+      <c r="C296" s="318" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A297" s="318" t="s">
+        <v>777</v>
+      </c>
+      <c r="B297" s="318">
+        <v>10</v>
+      </c>
+      <c r="C297" s="318" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A298" s="318" t="s">
+        <v>779</v>
+      </c>
+      <c r="B298" s="318">
+        <v>10</v>
+      </c>
+      <c r="C298" s="318" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A299" s="318" t="s">
+        <v>781</v>
+      </c>
+      <c r="B299" s="318">
         <v>15</v>
       </c>
-      <c r="C26" s="319" t="s">
-[...40 lines deleted...]
-      <c r="B30" s="319">
+      <c r="C299" s="318" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A300" s="318" t="s">
+        <v>783</v>
+      </c>
+      <c r="B300" s="318">
+        <v>10</v>
+      </c>
+      <c r="C300" s="318" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A301" s="318" t="s">
+        <v>785</v>
+      </c>
+      <c r="B301" s="318">
+        <v>7</v>
+      </c>
+      <c r="C301" s="318" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A302" s="318" t="s">
+        <v>787</v>
+      </c>
+      <c r="B302" s="318">
+        <v>10</v>
+      </c>
+      <c r="C302" s="318" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A303" s="318" t="s">
+        <v>789</v>
+      </c>
+      <c r="B303" s="318">
+        <v>10</v>
+      </c>
+      <c r="C303" s="318" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A304" s="318" t="s">
+        <v>791</v>
+      </c>
+      <c r="B304" s="318">
+        <v>10</v>
+      </c>
+      <c r="C304" s="318" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A305" s="318" t="s">
+        <v>793</v>
+      </c>
+      <c r="B305" s="318">
         <v>6</v>
       </c>
-      <c r="C30" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B31" s="319">
+      <c r="C305" s="318" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A306" s="318" t="s">
+        <v>795</v>
+      </c>
+      <c r="B306" s="318">
+        <v>10</v>
+      </c>
+      <c r="C306" s="318" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A307" s="318" t="s">
+        <v>797</v>
+      </c>
+      <c r="B307" s="318">
+        <v>10</v>
+      </c>
+      <c r="C307" s="318" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A308" s="318" t="s">
+        <v>799</v>
+      </c>
+      <c r="B308" s="318">
+        <v>7</v>
+      </c>
+      <c r="C308" s="318" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A309" s="318" t="s">
+        <v>801</v>
+      </c>
+      <c r="B309" s="318">
+        <v>10</v>
+      </c>
+      <c r="C309" s="318" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A310" s="318" t="s">
+        <v>803</v>
+      </c>
+      <c r="B310" s="318">
+        <v>10</v>
+      </c>
+      <c r="C310" s="318" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A311" s="318" t="s">
+        <v>805</v>
+      </c>
+      <c r="B311" s="318">
+        <v>10</v>
+      </c>
+      <c r="C311" s="318" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A312" s="318" t="s">
+        <v>807</v>
+      </c>
+      <c r="B312" s="318">
+        <v>5</v>
+      </c>
+      <c r="C312" s="318" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A313" s="318" t="s">
+        <v>809</v>
+      </c>
+      <c r="B313" s="318">
+        <v>10</v>
+      </c>
+      <c r="C313" s="318" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A314" s="318" t="s">
+        <v>811</v>
+      </c>
+      <c r="B314" s="318">
+        <v>5</v>
+      </c>
+      <c r="C314" s="318" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A315" s="318" t="s">
+        <v>813</v>
+      </c>
+      <c r="B315" s="318">
+        <v>10</v>
+      </c>
+      <c r="C315" s="318" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A316" s="318" t="s">
+        <v>815</v>
+      </c>
+      <c r="B316" s="318">
+        <v>10</v>
+      </c>
+      <c r="C316" s="318" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A317" s="318" t="s">
+        <v>817</v>
+      </c>
+      <c r="B317" s="318">
+        <v>10</v>
+      </c>
+      <c r="C317" s="318" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A318" s="318" t="s">
+        <v>819</v>
+      </c>
+      <c r="B318" s="318">
+        <v>10</v>
+      </c>
+      <c r="C318" s="318" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A319" s="318" t="s">
+        <v>821</v>
+      </c>
+      <c r="B319" s="318">
+        <v>10</v>
+      </c>
+      <c r="C319" s="318" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A320" s="318" t="s">
+        <v>823</v>
+      </c>
+      <c r="B320" s="318">
+        <v>10</v>
+      </c>
+      <c r="C320" s="318" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A321" s="318" t="s">
+        <v>825</v>
+      </c>
+      <c r="B321" s="318">
+        <v>10</v>
+      </c>
+      <c r="C321" s="318" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A322" s="318" t="s">
+        <v>827</v>
+      </c>
+      <c r="B322" s="318">
+        <v>10</v>
+      </c>
+      <c r="C322" s="318" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A323" s="318" t="s">
+        <v>829</v>
+      </c>
+      <c r="B323" s="318">
+        <v>8</v>
+      </c>
+      <c r="C323" s="318" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A324" s="318" t="s">
+        <v>831</v>
+      </c>
+      <c r="B324" s="318">
+        <v>7</v>
+      </c>
+      <c r="C324" s="318" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A325" s="318" t="s">
+        <v>833</v>
+      </c>
+      <c r="B325" s="318">
+        <v>7</v>
+      </c>
+      <c r="C325" s="318" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A326" s="318" t="s">
+        <v>835</v>
+      </c>
+      <c r="B326" s="318">
+        <v>8</v>
+      </c>
+      <c r="C326" s="318" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A327" s="318" t="s">
+        <v>837</v>
+      </c>
+      <c r="B327" s="318">
+        <v>10</v>
+      </c>
+      <c r="C327" s="318" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A328" s="318" t="s">
+        <v>839</v>
+      </c>
+      <c r="B328" s="318">
+        <v>10</v>
+      </c>
+      <c r="C328" s="318" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A329" s="318" t="s">
+        <v>841</v>
+      </c>
+      <c r="B329" s="318">
+        <v>10</v>
+      </c>
+      <c r="C329" s="318" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A330" s="318" t="s">
+        <v>843</v>
+      </c>
+      <c r="B330" s="318">
+        <v>7</v>
+      </c>
+      <c r="C330" s="318" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A331" s="318" t="s">
+        <v>845</v>
+      </c>
+      <c r="B331" s="318">
+        <v>10</v>
+      </c>
+      <c r="C331" s="318" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A332" s="318" t="s">
+        <v>847</v>
+      </c>
+      <c r="B332" s="318">
+        <v>7</v>
+      </c>
+      <c r="C332" s="318" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A333" s="318" t="s">
+        <v>849</v>
+      </c>
+      <c r="B333" s="318">
+        <v>10</v>
+      </c>
+      <c r="C333" s="318" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A334" s="318" t="s">
+        <v>851</v>
+      </c>
+      <c r="B334" s="318">
+        <v>10</v>
+      </c>
+      <c r="C334" s="318" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A335" s="318" t="s">
+        <v>853</v>
+      </c>
+      <c r="B335" s="318">
+        <v>8</v>
+      </c>
+      <c r="C335" s="318" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A336" s="318" t="s">
+        <v>855</v>
+      </c>
+      <c r="B336" s="318">
+        <v>10</v>
+      </c>
+      <c r="C336" s="318" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A337" s="318" t="s">
+        <v>857</v>
+      </c>
+      <c r="B337" s="318">
+        <v>7</v>
+      </c>
+      <c r="C337" s="318" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A338" s="318" t="s">
+        <v>859</v>
+      </c>
+      <c r="B338" s="318">
+        <v>10</v>
+      </c>
+      <c r="C338" s="318" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A339" s="318" t="s">
+        <v>861</v>
+      </c>
+      <c r="B339" s="318">
+        <v>8</v>
+      </c>
+      <c r="C339" s="318" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A340" s="318" t="s">
+        <v>863</v>
+      </c>
+      <c r="B340" s="318">
+        <v>10</v>
+      </c>
+      <c r="C340" s="318" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A341" s="318" t="s">
+        <v>865</v>
+      </c>
+      <c r="B341" s="318">
+        <v>7</v>
+      </c>
+      <c r="C341" s="318" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A342" s="318" t="s">
+        <v>867</v>
+      </c>
+      <c r="B342" s="318">
+        <v>10</v>
+      </c>
+      <c r="C342" s="318" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A343" s="318" t="s">
+        <v>869</v>
+      </c>
+      <c r="B343" s="318">
+        <v>10</v>
+      </c>
+      <c r="C343" s="318" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A344" s="318" t="s">
+        <v>871</v>
+      </c>
+      <c r="B344" s="318">
+        <v>10</v>
+      </c>
+      <c r="C344" s="318" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A345" s="318" t="s">
+        <v>873</v>
+      </c>
+      <c r="B345" s="318">
+        <v>10</v>
+      </c>
+      <c r="C345" s="318" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A346" s="318" t="s">
+        <v>875</v>
+      </c>
+      <c r="B346" s="318">
+        <v>10</v>
+      </c>
+      <c r="C346" s="318" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A347" s="318" t="s">
+        <v>877</v>
+      </c>
+      <c r="B347" s="318">
+        <v>10</v>
+      </c>
+      <c r="C347" s="318" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A348" s="318" t="s">
+        <v>879</v>
+      </c>
+      <c r="B348" s="318">
+        <v>10</v>
+      </c>
+      <c r="C348" s="318" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A349" s="318" t="s">
+        <v>881</v>
+      </c>
+      <c r="B349" s="318">
+        <v>7</v>
+      </c>
+      <c r="C349" s="318" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A350" s="318" t="s">
+        <v>883</v>
+      </c>
+      <c r="B350" s="318">
+        <v>10</v>
+      </c>
+      <c r="C350" s="318" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A351" s="318" t="s">
+        <v>885</v>
+      </c>
+      <c r="B351" s="318">
+        <v>7</v>
+      </c>
+      <c r="C351" s="318" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A352" s="318" t="s">
+        <v>887</v>
+      </c>
+      <c r="B352" s="318">
+        <v>10</v>
+      </c>
+      <c r="C352" s="318" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A353" s="318" t="s">
+        <v>889</v>
+      </c>
+      <c r="B353" s="318">
+        <v>10</v>
+      </c>
+      <c r="C353" s="318" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A354" s="318" t="s">
+        <v>891</v>
+      </c>
+      <c r="B354" s="318">
+        <v>10</v>
+      </c>
+      <c r="C354" s="318" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A355" s="318" t="s">
+        <v>893</v>
+      </c>
+      <c r="B355" s="318">
+        <v>10</v>
+      </c>
+      <c r="C355" s="318" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A356" s="318" t="s">
+        <v>895</v>
+      </c>
+      <c r="B356" s="318">
+        <v>10</v>
+      </c>
+      <c r="C356" s="318" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A357" s="318" t="s">
+        <v>897</v>
+      </c>
+      <c r="B357" s="318">
+        <v>10</v>
+      </c>
+      <c r="C357" s="318" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A358" s="318" t="s">
+        <v>899</v>
+      </c>
+      <c r="B358" s="318">
+        <v>10</v>
+      </c>
+      <c r="C358" s="318" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A359" s="318" t="s">
+        <v>901</v>
+      </c>
+      <c r="B359" s="318">
+        <v>10</v>
+      </c>
+      <c r="C359" s="318" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A360" s="318" t="s">
+        <v>903</v>
+      </c>
+      <c r="B360" s="318">
+        <v>10</v>
+      </c>
+      <c r="C360" s="318" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A361" s="318" t="s">
+        <v>905</v>
+      </c>
+      <c r="B361" s="318">
+        <v>10</v>
+      </c>
+      <c r="C361" s="318" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A362" s="318" t="s">
+        <v>907</v>
+      </c>
+      <c r="B362" s="318">
+        <v>10</v>
+      </c>
+      <c r="C362" s="318" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A363" s="318" t="s">
+        <v>909</v>
+      </c>
+      <c r="B363" s="318">
+        <v>7</v>
+      </c>
+      <c r="C363" s="318" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A364" s="318" t="s">
+        <v>911</v>
+      </c>
+      <c r="B364" s="318">
+        <v>10</v>
+      </c>
+      <c r="C364" s="318" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A365" s="318" t="s">
+        <v>913</v>
+      </c>
+      <c r="B365" s="318">
+        <v>10</v>
+      </c>
+      <c r="C365" s="318" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A366" s="318" t="s">
+        <v>915</v>
+      </c>
+      <c r="B366" s="318">
+        <v>10</v>
+      </c>
+      <c r="C366" s="318" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A367" s="318" t="s">
+        <v>917</v>
+      </c>
+      <c r="B367" s="318">
+        <v>8</v>
+      </c>
+      <c r="C367" s="318" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A368" s="318" t="s">
+        <v>919</v>
+      </c>
+      <c r="B368" s="318">
+        <v>10</v>
+      </c>
+      <c r="C368" s="318" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A369" s="318" t="s">
+        <v>921</v>
+      </c>
+      <c r="B369" s="318">
+        <v>10</v>
+      </c>
+      <c r="C369" s="318" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A370" s="318" t="s">
+        <v>923</v>
+      </c>
+      <c r="B370" s="318">
+        <v>10</v>
+      </c>
+      <c r="C370" s="318" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A371" s="318" t="s">
+        <v>925</v>
+      </c>
+      <c r="B371" s="318">
+        <v>10</v>
+      </c>
+      <c r="C371" s="318" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A372" s="318" t="s">
+        <v>927</v>
+      </c>
+      <c r="B372" s="318">
+        <v>10</v>
+      </c>
+      <c r="C372" s="318" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A373" s="318" t="s">
+        <v>929</v>
+      </c>
+      <c r="B373" s="318">
+        <v>5</v>
+      </c>
+      <c r="C373" s="318" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A374" s="318" t="s">
+        <v>931</v>
+      </c>
+      <c r="B374" s="318">
+        <v>10</v>
+      </c>
+      <c r="C374" s="318" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A375" s="318" t="s">
+        <v>933</v>
+      </c>
+      <c r="B375" s="318">
+        <v>10</v>
+      </c>
+      <c r="C375" s="318" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A376" s="318" t="s">
+        <v>935</v>
+      </c>
+      <c r="B376" s="318">
+        <v>10</v>
+      </c>
+      <c r="C376" s="318" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A377" s="318" t="s">
+        <v>937</v>
+      </c>
+      <c r="B377" s="318">
+        <v>10</v>
+      </c>
+      <c r="C377" s="318" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A378" s="318" t="s">
+        <v>939</v>
+      </c>
+      <c r="B378" s="318">
+        <v>10</v>
+      </c>
+      <c r="C378" s="318" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A379" s="318" t="s">
+        <v>941</v>
+      </c>
+      <c r="B379" s="318">
+        <v>10</v>
+      </c>
+      <c r="C379" s="318" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A380" s="318" t="s">
+        <v>943</v>
+      </c>
+      <c r="B380" s="318">
+        <v>7</v>
+      </c>
+      <c r="C380" s="318" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A381" s="318" t="s">
+        <v>945</v>
+      </c>
+      <c r="B381" s="318">
+        <v>10</v>
+      </c>
+      <c r="C381" s="318" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A382" s="318" t="s">
+        <v>947</v>
+      </c>
+      <c r="B382" s="318">
+        <v>7</v>
+      </c>
+      <c r="C382" s="318" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A383" s="318" t="s">
+        <v>949</v>
+      </c>
+      <c r="B383" s="318">
+        <v>7</v>
+      </c>
+      <c r="C383" s="318" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A384" s="318" t="s">
+        <v>951</v>
+      </c>
+      <c r="B384" s="318">
+        <v>7</v>
+      </c>
+      <c r="C384" s="318" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A385" s="318" t="s">
+        <v>953</v>
+      </c>
+      <c r="B385" s="318">
+        <v>5</v>
+      </c>
+      <c r="C385" s="318" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A386" s="318" t="s">
+        <v>955</v>
+      </c>
+      <c r="B386" s="318">
+        <v>10</v>
+      </c>
+      <c r="C386" s="318" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A387" s="318" t="s">
+        <v>957</v>
+      </c>
+      <c r="B387" s="318">
+        <v>5</v>
+      </c>
+      <c r="C387" s="318" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A388" s="318" t="s">
+        <v>959</v>
+      </c>
+      <c r="B388" s="318">
+        <v>7</v>
+      </c>
+      <c r="C388" s="318" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A389" s="318" t="s">
+        <v>961</v>
+      </c>
+      <c r="B389" s="318">
+        <v>5</v>
+      </c>
+      <c r="C389" s="318" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A390" s="318" t="s">
+        <v>963</v>
+      </c>
+      <c r="B390" s="318">
+        <v>8</v>
+      </c>
+      <c r="C390" s="318" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A391" s="318" t="s">
+        <v>965</v>
+      </c>
+      <c r="B391" s="318">
+        <v>5</v>
+      </c>
+      <c r="C391" s="318" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A392" s="318" t="s">
+        <v>967</v>
+      </c>
+      <c r="B392" s="318">
+        <v>5</v>
+      </c>
+      <c r="C392" s="318" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A393" s="318" t="s">
+        <v>969</v>
+      </c>
+      <c r="B393" s="318">
+        <v>7</v>
+      </c>
+      <c r="C393" s="318" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A394" s="318" t="s">
+        <v>971</v>
+      </c>
+      <c r="B394" s="318">
+        <v>7</v>
+      </c>
+      <c r="C394" s="318" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A395" s="318" t="s">
+        <v>973</v>
+      </c>
+      <c r="B395" s="318">
+        <v>7</v>
+      </c>
+      <c r="C395" s="318" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A396" s="318" t="s">
+        <v>975</v>
+      </c>
+      <c r="B396" s="318">
+        <v>8</v>
+      </c>
+      <c r="C396" s="318" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A397" s="318" t="s">
+        <v>977</v>
+      </c>
+      <c r="B397" s="318">
+        <v>8</v>
+      </c>
+      <c r="C397" s="318" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A398" s="318" t="s">
+        <v>979</v>
+      </c>
+      <c r="B398" s="318">
+        <v>7</v>
+      </c>
+      <c r="C398" s="318" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A399" s="318" t="s">
+        <v>981</v>
+      </c>
+      <c r="B399" s="318">
+        <v>10</v>
+      </c>
+      <c r="C399" s="318" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A400" s="318" t="s">
+        <v>983</v>
+      </c>
+      <c r="B400" s="318">
+        <v>10</v>
+      </c>
+      <c r="C400" s="318" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A401" s="318" t="s">
+        <v>985</v>
+      </c>
+      <c r="B401" s="318">
+        <v>10</v>
+      </c>
+      <c r="C401" s="318" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A402" s="318" t="s">
+        <v>987</v>
+      </c>
+      <c r="B402" s="318">
+        <v>7</v>
+      </c>
+      <c r="C402" s="318" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A403" s="318" t="s">
+        <v>989</v>
+      </c>
+      <c r="B403" s="318">
+        <v>7</v>
+      </c>
+      <c r="C403" s="318" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A404" s="318" t="s">
+        <v>991</v>
+      </c>
+      <c r="B404" s="318">
+        <v>10</v>
+      </c>
+      <c r="C404" s="318" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A405" s="318" t="s">
+        <v>993</v>
+      </c>
+      <c r="B405" s="318">
+        <v>7</v>
+      </c>
+      <c r="C405" s="318" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A406" s="318" t="s">
+        <v>995</v>
+      </c>
+      <c r="B406" s="318">
+        <v>7</v>
+      </c>
+      <c r="C406" s="318" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A407" s="318" t="s">
+        <v>997</v>
+      </c>
+      <c r="B407" s="318">
+        <v>7</v>
+      </c>
+      <c r="C407" s="318" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A408" s="318" t="s">
+        <v>999</v>
+      </c>
+      <c r="B408" s="318">
+        <v>10</v>
+      </c>
+      <c r="C408" s="318" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A409" s="318" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B409" s="318">
+        <v>10</v>
+      </c>
+      <c r="C409" s="318" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A410" s="318" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B410" s="318">
+        <v>7</v>
+      </c>
+      <c r="C410" s="318" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A411" s="318" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B411" s="318">
+        <v>10</v>
+      </c>
+      <c r="C411" s="318" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A412" s="318" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B412" s="318">
+        <v>10</v>
+      </c>
+      <c r="C412" s="318" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A413" s="318" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B413" s="318">
+        <v>7</v>
+      </c>
+      <c r="C413" s="318" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A414" s="318" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B414" s="318">
+        <v>10</v>
+      </c>
+      <c r="C414" s="318" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A415" s="318" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B415" s="318">
+        <v>10</v>
+      </c>
+      <c r="C415" s="318" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A416" s="318" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B416" s="318">
+        <v>10</v>
+      </c>
+      <c r="C416" s="318" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A417" s="318" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B417" s="318">
+        <v>8</v>
+      </c>
+      <c r="C417" s="318" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A418" s="318" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B418" s="318">
+        <v>8</v>
+      </c>
+      <c r="C418" s="318" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A419" s="318" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B419" s="318">
+        <v>8</v>
+      </c>
+      <c r="C419" s="318" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A420" s="318" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B420" s="318">
+        <v>10</v>
+      </c>
+      <c r="C420" s="318" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A421" s="318" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B421" s="318">
+        <v>10</v>
+      </c>
+      <c r="C421" s="318" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A422" s="318" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B422" s="318">
+        <v>10</v>
+      </c>
+      <c r="C422" s="318" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A423" s="318" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B423" s="318">
+        <v>10</v>
+      </c>
+      <c r="C423" s="318" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A424" s="318" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B424" s="318">
+        <v>10</v>
+      </c>
+      <c r="C424" s="318" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A425" s="318" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B425" s="318">
+        <v>5</v>
+      </c>
+      <c r="C425" s="318" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A426" s="318" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B426" s="318">
+        <v>10</v>
+      </c>
+      <c r="C426" s="318" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A427" s="318" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B427" s="318">
+        <v>5</v>
+      </c>
+      <c r="C427" s="318" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A428" s="318" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B428" s="318">
+        <v>10</v>
+      </c>
+      <c r="C428" s="318" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A429" s="318" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B429" s="318">
+        <v>8</v>
+      </c>
+      <c r="C429" s="318" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A430" s="318" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B430" s="318">
+        <v>8</v>
+      </c>
+      <c r="C430" s="318" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A431" s="318" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B431" s="318">
+        <v>10</v>
+      </c>
+      <c r="C431" s="318" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A432" s="318" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B432" s="318">
+        <v>7</v>
+      </c>
+      <c r="C432" s="318" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A433" s="318" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B433" s="318">
+        <v>10</v>
+      </c>
+      <c r="C433" s="318" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A434" s="318" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B434" s="318">
+        <v>5</v>
+      </c>
+      <c r="C434" s="318" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A435" s="318" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B435" s="318">
+        <v>10</v>
+      </c>
+      <c r="C435" s="318" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A436" s="318" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B436" s="318">
+        <v>5</v>
+      </c>
+      <c r="C436" s="318" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A437" s="318" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B437" s="318">
+        <v>8</v>
+      </c>
+      <c r="C437" s="318" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A438" s="318" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B438" s="318">
+        <v>7</v>
+      </c>
+      <c r="C438" s="318" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A439" s="318" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B439" s="318">
+        <v>10</v>
+      </c>
+      <c r="C439" s="318" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A440" s="318" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B440" s="318">
+        <v>3</v>
+      </c>
+      <c r="C440" s="318" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A441" s="318" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B441" s="318">
+        <v>5</v>
+      </c>
+      <c r="C441" s="318" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A442" s="318" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B442" s="318">
+        <v>7</v>
+      </c>
+      <c r="C442" s="318" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A443" s="318" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B443" s="318">
+        <v>7</v>
+      </c>
+      <c r="C443" s="318" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A444" s="318" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B444" s="318">
+        <v>8</v>
+      </c>
+      <c r="C444" s="318" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A445" s="318" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B445" s="318">
+        <v>5</v>
+      </c>
+      <c r="C445" s="318" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A446" s="318" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B446" s="318">
+        <v>10</v>
+      </c>
+      <c r="C446" s="318" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A447" s="318" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B447" s="318">
+        <v>10</v>
+      </c>
+      <c r="C447" s="318" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A448" s="318" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B448" s="318">
+        <v>10</v>
+      </c>
+      <c r="C448" s="318" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A449" s="318" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B449" s="318">
+        <v>7</v>
+      </c>
+      <c r="C449" s="318" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A450" s="318" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B450" s="318">
+        <v>5</v>
+      </c>
+      <c r="C450" s="318" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A451" s="318" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B451" s="318">
+        <v>10</v>
+      </c>
+      <c r="C451" s="318" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A452" s="318" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B452" s="318">
+        <v>10</v>
+      </c>
+      <c r="C452" s="318" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A453" s="318" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B453" s="318">
+        <v>10</v>
+      </c>
+      <c r="C453" s="318" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A454" s="318" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B454" s="318">
+        <v>10</v>
+      </c>
+      <c r="C454" s="318" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A455" s="318" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B455" s="318">
+        <v>8</v>
+      </c>
+      <c r="C455" s="318" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A456" s="318" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B456" s="318">
+        <v>10</v>
+      </c>
+      <c r="C456" s="318" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A457" s="318" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B457" s="318">
+        <v>10</v>
+      </c>
+      <c r="C457" s="318" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A458" s="318" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B458" s="318">
+        <v>7</v>
+      </c>
+      <c r="C458" s="318" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A459" s="318" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B459" s="318">
+        <v>15</v>
+      </c>
+      <c r="C459" s="318" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A460" s="318" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B460" s="318">
+        <v>10</v>
+      </c>
+      <c r="C460" s="318" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A461" s="318" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B461" s="318">
+        <v>10</v>
+      </c>
+      <c r="C461" s="318" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A462" s="318" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B462" s="318">
+        <v>10</v>
+      </c>
+      <c r="C462" s="318" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A463" s="318" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B463" s="318">
+        <v>7</v>
+      </c>
+      <c r="C463" s="318" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A464" s="318" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B464" s="318">
+        <v>10</v>
+      </c>
+      <c r="C464" s="318" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A465" s="318" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B465" s="318">
+        <v>15</v>
+      </c>
+      <c r="C465" s="318" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A466" s="318" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B466" s="318">
+        <v>5</v>
+      </c>
+      <c r="C466" s="318" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A467" s="318" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B467" s="318">
+        <v>7</v>
+      </c>
+      <c r="C467" s="318" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A468" s="318" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B468" s="318">
+        <v>15</v>
+      </c>
+      <c r="C468" s="318" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A469" s="318" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B469" s="318">
+        <v>10</v>
+      </c>
+      <c r="C469" s="318" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A470" s="318" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B470" s="318">
+        <v>3</v>
+      </c>
+      <c r="C470" s="318" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A471" s="318" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B471" s="318">
+        <v>10</v>
+      </c>
+      <c r="C471" s="318" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A472" s="318" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B472" s="318">
+        <v>10</v>
+      </c>
+      <c r="C472" s="318" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A473" s="318" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B473" s="318">
+        <v>10</v>
+      </c>
+      <c r="C473" s="318" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A474" s="318" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B474" s="318">
+        <v>10</v>
+      </c>
+      <c r="C474" s="318" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A475" s="318" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B475" s="318">
+        <v>5</v>
+      </c>
+      <c r="C475" s="318" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A476" s="318" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B476" s="318">
+        <v>10</v>
+      </c>
+      <c r="C476" s="318" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A477" s="318" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B477" s="318">
+        <v>5</v>
+      </c>
+      <c r="C477" s="318" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A478" s="318" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B478" s="318">
+        <v>7</v>
+      </c>
+      <c r="C478" s="318" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A479" s="318" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B479" s="318">
+        <v>10</v>
+      </c>
+      <c r="C479" s="318" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A480" s="318" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B480" s="318">
+        <v>10</v>
+      </c>
+      <c r="C480" s="318" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A481" s="318" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B481" s="318">
+        <v>10</v>
+      </c>
+      <c r="C481" s="318" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A482" s="318" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B482" s="318">
+        <v>10</v>
+      </c>
+      <c r="C482" s="318" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A483" s="318" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B483" s="318">
+        <v>5</v>
+      </c>
+      <c r="C483" s="318" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A484" s="318" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B484" s="318">
+        <v>10</v>
+      </c>
+      <c r="C484" s="318" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A485" s="318" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B485" s="318">
+        <v>10</v>
+      </c>
+      <c r="C485" s="318" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A486" s="318" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B486" s="318">
+        <v>10</v>
+      </c>
+      <c r="C486" s="318" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A487" s="318" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B487" s="318">
+        <v>10</v>
+      </c>
+      <c r="C487" s="318" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A488" s="318" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B488" s="318">
+        <v>10</v>
+      </c>
+      <c r="C488" s="318" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A489" s="318" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B489" s="318">
+        <v>15</v>
+      </c>
+      <c r="C489" s="318" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A490" s="318" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B490" s="318">
+        <v>10</v>
+      </c>
+      <c r="C490" s="318" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A491" s="318" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B491" s="318">
+        <v>10</v>
+      </c>
+      <c r="C491" s="318" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A492" s="318" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B492" s="318">
+        <v>3</v>
+      </c>
+      <c r="C492" s="318" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A493" s="318" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B493" s="318">
+        <v>10</v>
+      </c>
+      <c r="C493" s="318" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A494" s="318" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B494" s="318">
+        <v>10</v>
+      </c>
+      <c r="C494" s="318" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A495" s="318" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B495" s="318">
+        <v>10</v>
+      </c>
+      <c r="C495" s="318" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A496" s="318" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B496" s="318">
+        <v>15</v>
+      </c>
+      <c r="C496" s="318" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A497" s="318" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B497" s="318">
+        <v>10</v>
+      </c>
+      <c r="C497" s="318" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A498" s="318" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B498" s="318">
+        <v>15</v>
+      </c>
+      <c r="C498" s="318" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A499" s="318" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B499" s="318">
+        <v>10</v>
+      </c>
+      <c r="C499" s="318" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A500" s="318" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B500" s="318">
+        <v>15</v>
+      </c>
+      <c r="C500" s="318" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A501" s="318" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B501" s="318">
+        <v>5</v>
+      </c>
+      <c r="C501" s="318" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A502" s="318" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B502" s="318">
+        <v>15</v>
+      </c>
+      <c r="C502" s="318" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A503" s="318" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B503" s="318">
+        <v>20</v>
+      </c>
+      <c r="C503" s="318" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A504" s="318" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B504" s="318">
+        <v>15</v>
+      </c>
+      <c r="C504" s="318" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A505" s="318" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B505" s="318">
+        <v>15</v>
+      </c>
+      <c r="C505" s="318" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A506" s="318" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B506" s="318">
+        <v>10</v>
+      </c>
+      <c r="C506" s="318" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A507" s="318" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B507" s="318">
+        <v>15</v>
+      </c>
+      <c r="C507" s="318" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A508" s="318" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B508" s="318">
+        <v>10</v>
+      </c>
+      <c r="C508" s="318" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A509" s="318" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B509" s="318">
+        <v>20</v>
+      </c>
+      <c r="C509" s="318" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A510" s="318" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B510" s="318">
+        <v>15</v>
+      </c>
+      <c r="C510" s="318" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A511" s="318" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B511" s="318">
+        <v>10</v>
+      </c>
+      <c r="C511" s="318" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A512" s="318" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B512" s="318">
+        <v>5</v>
+      </c>
+      <c r="C512" s="318" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A513" s="318" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B513" s="318">
+        <v>15</v>
+      </c>
+      <c r="C513" s="318" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A514" s="318" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B514" s="318">
+        <v>10</v>
+      </c>
+      <c r="C514" s="318" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A515" s="318" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B515" s="318">
+        <v>15</v>
+      </c>
+      <c r="C515" s="318" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A516" s="318" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B516" s="318">
+        <v>8</v>
+      </c>
+      <c r="C516" s="318" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A517" s="318" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B517" s="318">
         <v>12</v>
       </c>
-      <c r="C31" s="319" t="s">
-[...29 lines deleted...]
-      <c r="B34" s="319">
+      <c r="C517" s="318" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A518" s="318" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B518" s="318">
+        <v>15</v>
+      </c>
+      <c r="C518" s="318" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A519" s="318" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B519" s="318">
+        <v>10</v>
+      </c>
+      <c r="C519" s="318" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A520" s="318" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B520" s="318">
+        <v>10</v>
+      </c>
+      <c r="C520" s="318" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A521" s="318" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B521" s="318">
+        <v>15</v>
+      </c>
+      <c r="C521" s="318" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A522" s="318" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B522" s="318">
+        <v>10</v>
+      </c>
+      <c r="C522" s="318" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A523" s="318" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B523" s="318">
+        <v>15</v>
+      </c>
+      <c r="C523" s="318" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A524" s="318" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B524" s="318">
+        <v>15</v>
+      </c>
+      <c r="C524" s="318" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A525" s="318" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B525" s="318">
+        <v>15</v>
+      </c>
+      <c r="C525" s="318" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A526" s="318" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B526" s="318">
+        <v>10</v>
+      </c>
+      <c r="C526" s="318" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A527" s="318" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B527" s="318">
+        <v>10</v>
+      </c>
+      <c r="C527" s="318" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A528" s="318" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B528" s="318">
+        <v>10</v>
+      </c>
+      <c r="C528" s="318" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A529" s="318" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B529" s="318">
+        <v>15</v>
+      </c>
+      <c r="C529" s="318" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A530" s="318" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B530" s="318">
+        <v>10</v>
+      </c>
+      <c r="C530" s="318" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A531" s="318" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B531" s="318">
+        <v>15</v>
+      </c>
+      <c r="C531" s="318" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A532" s="318" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B532" s="318">
+        <v>15</v>
+      </c>
+      <c r="C532" s="318" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A533" s="318" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B533" s="318">
+        <v>5</v>
+      </c>
+      <c r="C533" s="318" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A534" s="318" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B534" s="318">
+        <v>5</v>
+      </c>
+      <c r="C534" s="318" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A535" s="318" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B535" s="318">
+        <v>10</v>
+      </c>
+      <c r="C535" s="318" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A536" s="318" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B536" s="318">
+        <v>10</v>
+      </c>
+      <c r="C536" s="318" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A537" s="318" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B537" s="318">
+        <v>10</v>
+      </c>
+      <c r="C537" s="318" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A538" s="318" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B538" s="318">
+        <v>10</v>
+      </c>
+      <c r="C538" s="318" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A539" s="318" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B539" s="318">
+        <v>10</v>
+      </c>
+      <c r="C539" s="318" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A540" s="318" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B540" s="318">
+        <v>10</v>
+      </c>
+      <c r="C540" s="318" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A541" s="318" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B541" s="318">
+        <v>5</v>
+      </c>
+      <c r="C541" s="318" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A542" s="318" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B542" s="318">
+        <v>10</v>
+      </c>
+      <c r="C542" s="318" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A543" s="318" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B543" s="318">
         <v>12</v>
       </c>
-      <c r="C34" s="319" t="s">
-[...29 lines deleted...]
-      <c r="B37" s="319">
+      <c r="C543" s="318" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A544" s="318" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B544" s="318">
+        <v>5</v>
+      </c>
+      <c r="C544" s="318" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A545" s="318" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B545" s="318">
         <v>8</v>
       </c>
-      <c r="C37" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B38" s="319">
+      <c r="C545" s="318" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A546" s="318" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B546" s="318">
+        <v>5</v>
+      </c>
+      <c r="C546" s="318" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A547" s="318" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B547" s="318">
+        <v>10</v>
+      </c>
+      <c r="C547" s="318" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A548" s="318" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B548" s="318">
+        <v>5</v>
+      </c>
+      <c r="C548" s="318" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A549" s="318" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B549" s="318">
+        <v>7</v>
+      </c>
+      <c r="C549" s="318" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A550" s="318" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B550" s="318">
+        <v>7</v>
+      </c>
+      <c r="C550" s="318" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A551" s="318" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B551" s="318">
+        <v>7</v>
+      </c>
+      <c r="C551" s="318" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A552" s="318" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B552" s="318">
+        <v>7</v>
+      </c>
+      <c r="C552" s="318" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A553" s="318" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B553" s="318">
+        <v>7</v>
+      </c>
+      <c r="C553" s="318" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A554" s="318" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B554" s="318">
+        <v>7</v>
+      </c>
+      <c r="C554" s="318" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A555" s="318" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B555" s="318">
+        <v>7</v>
+      </c>
+      <c r="C555" s="318" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A556" s="318" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B556" s="318">
+        <v>7</v>
+      </c>
+      <c r="C556" s="318" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A557" s="318" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B557" s="318">
+        <v>7</v>
+      </c>
+      <c r="C557" s="318" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A558" s="318" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B558" s="318">
+        <v>7</v>
+      </c>
+      <c r="C558" s="318" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A559" s="318" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B559" s="318">
+        <v>7</v>
+      </c>
+      <c r="C559" s="318" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A560" s="318" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B560" s="318">
+        <v>10</v>
+      </c>
+      <c r="C560" s="318" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A561" s="318" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B561" s="318">
+        <v>8</v>
+      </c>
+      <c r="C561" s="318" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A562" s="318" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B562" s="318">
+        <v>8</v>
+      </c>
+      <c r="C562" s="318" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A563" s="318" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B563" s="318">
+        <v>10</v>
+      </c>
+      <c r="C563" s="318" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A564" s="318" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B564" s="318">
+        <v>5</v>
+      </c>
+      <c r="C564" s="318" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A565" s="318" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B565" s="318">
+        <v>5</v>
+      </c>
+      <c r="C565" s="318" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A566" s="318" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B566" s="318">
+        <v>7</v>
+      </c>
+      <c r="C566" s="318" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A567" s="318" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B567" s="318">
+        <v>8</v>
+      </c>
+      <c r="C567" s="318" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A568" s="318" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B568" s="318">
+        <v>7</v>
+      </c>
+      <c r="C568" s="318" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A569" s="318" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B569" s="318">
+        <v>10</v>
+      </c>
+      <c r="C569" s="318" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A570" s="318" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B570" s="318">
+        <v>8</v>
+      </c>
+      <c r="C570" s="318" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A571" s="318" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B571" s="318">
+        <v>8</v>
+      </c>
+      <c r="C571" s="318" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A572" s="318" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B572" s="318">
+        <v>15</v>
+      </c>
+      <c r="C572" s="318" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A573" s="318" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B573" s="318">
+        <v>10</v>
+      </c>
+      <c r="C573" s="318" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A574" s="318" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B574" s="318">
+        <v>8</v>
+      </c>
+      <c r="C574" s="318" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A575" s="318" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B575" s="318">
+        <v>10</v>
+      </c>
+      <c r="C575" s="318" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A576" s="318" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B576" s="318">
+        <v>8</v>
+      </c>
+      <c r="C576" s="318" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A577" s="318" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B577" s="318">
+        <v>10</v>
+      </c>
+      <c r="C577" s="318" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A578" s="318" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B578" s="318">
+        <v>10</v>
+      </c>
+      <c r="C578" s="318" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A579" s="318" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B579" s="318">
+        <v>10</v>
+      </c>
+      <c r="C579" s="318" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A580" s="318" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B580" s="318">
+        <v>8</v>
+      </c>
+      <c r="C580" s="318" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A581" s="318" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B581" s="318">
+        <v>10</v>
+      </c>
+      <c r="C581" s="318" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A582" s="318" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B582" s="318">
+        <v>5</v>
+      </c>
+      <c r="C582" s="318" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A583" s="318" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B583" s="318">
+        <v>6</v>
+      </c>
+      <c r="C583" s="318" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A584" s="318" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B584" s="318">
+        <v>10</v>
+      </c>
+      <c r="C584" s="318" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A585" s="318" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B585" s="318">
+        <v>10</v>
+      </c>
+      <c r="C585" s="318" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A586" s="318" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B586" s="318">
+        <v>10</v>
+      </c>
+      <c r="C586" s="318" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A587" s="318" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B587" s="318">
+        <v>10</v>
+      </c>
+      <c r="C587" s="318" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A588" s="318" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B588" s="318">
+        <v>10</v>
+      </c>
+      <c r="C588" s="318" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A589" s="318" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B589" s="318">
+        <v>10</v>
+      </c>
+      <c r="C589" s="318" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A590" s="318" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B590" s="318">
+        <v>10</v>
+      </c>
+      <c r="C590" s="318" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A591" s="318" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B591" s="318">
+        <v>8</v>
+      </c>
+      <c r="C591" s="318" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A592" s="318" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B592" s="318">
+        <v>5</v>
+      </c>
+      <c r="C592" s="318" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A593" s="318" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B593" s="318">
+        <v>10</v>
+      </c>
+      <c r="C593" s="318" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A594" s="318" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B594" s="318">
+        <v>5</v>
+      </c>
+      <c r="C594" s="318" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A595" s="318" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B595" s="318">
+        <v>2</v>
+      </c>
+      <c r="C595" s="318" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A596" s="318" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B596" s="318">
+        <v>8</v>
+      </c>
+      <c r="C596" s="318" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A597" s="318" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B597" s="318">
+        <v>7</v>
+      </c>
+      <c r="C597" s="318" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A598" s="318" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B598" s="318">
+        <v>10</v>
+      </c>
+      <c r="C598" s="318" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A599" s="318" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B599" s="318">
+        <v>5</v>
+      </c>
+      <c r="C599" s="318" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A600" s="318" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B600" s="318">
+        <v>5</v>
+      </c>
+      <c r="C600" s="318" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A601" s="318" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B601" s="318">
+        <v>10</v>
+      </c>
+      <c r="C601" s="318" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A602" s="318" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B602" s="318">
+        <v>7</v>
+      </c>
+      <c r="C602" s="318" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A603" s="318" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B603" s="318">
+        <v>8</v>
+      </c>
+      <c r="C603" s="318" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A604" s="318" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B604" s="318">
+        <v>15</v>
+      </c>
+      <c r="C604" s="318" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A605" s="318" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B605" s="318">
+        <v>15</v>
+      </c>
+      <c r="C605" s="318" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A606" s="318" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B606" s="318">
+        <v>10</v>
+      </c>
+      <c r="C606" s="318" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A607" s="318" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B607" s="318">
+        <v>10</v>
+      </c>
+      <c r="C607" s="318" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A608" s="318" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B608" s="318">
+        <v>10</v>
+      </c>
+      <c r="C608" s="318" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A609" s="318" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B609" s="318">
+        <v>15</v>
+      </c>
+      <c r="C609" s="318" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A610" s="318" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B610" s="318">
+        <v>10</v>
+      </c>
+      <c r="C610" s="318" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A611" s="318" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B611" s="318">
+        <v>15</v>
+      </c>
+      <c r="C611" s="318" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A612" s="318" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B612" s="318">
+        <v>10</v>
+      </c>
+      <c r="C612" s="318" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A613" s="318" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B613" s="318">
+        <v>10</v>
+      </c>
+      <c r="C613" s="318" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A614" s="318" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B614" s="318">
+        <v>10</v>
+      </c>
+      <c r="C614" s="318" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A615" s="318" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B615" s="318">
+        <v>10</v>
+      </c>
+      <c r="C615" s="318" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A616" s="318" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B616" s="318">
+        <v>10</v>
+      </c>
+      <c r="C616" s="318" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A617" s="318" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B617" s="318">
+        <v>10</v>
+      </c>
+      <c r="C617" s="318" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A618" s="318" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B618" s="318">
+        <v>18</v>
+      </c>
+      <c r="C618" s="318" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A619" s="318" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B619" s="318">
+        <v>10</v>
+      </c>
+      <c r="C619" s="318" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A620" s="318" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B620" s="318">
+        <v>8</v>
+      </c>
+      <c r="C620" s="318" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A621" s="318" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B621" s="318">
+        <v>10</v>
+      </c>
+      <c r="C621" s="318" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A622" s="318" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B622" s="318">
+        <v>8</v>
+      </c>
+      <c r="C622" s="318" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A623" s="318" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B623" s="318">
+        <v>10</v>
+      </c>
+      <c r="C623" s="318" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A624" s="318" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B624" s="318">
+        <v>10</v>
+      </c>
+      <c r="C624" s="318" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A625" s="318" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B625" s="318">
+        <v>10</v>
+      </c>
+      <c r="C625" s="318" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A626" s="318" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B626" s="318">
+        <v>10</v>
+      </c>
+      <c r="C626" s="318" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A627" s="318" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B627" s="318">
+        <v>3</v>
+      </c>
+      <c r="C627" s="318" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A628" s="318" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B628" s="318">
+        <v>4</v>
+      </c>
+      <c r="C628" s="318" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A629" s="318" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B629" s="318">
+        <v>5</v>
+      </c>
+      <c r="C629" s="318" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A630" s="318" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B630" s="318">
+        <v>6</v>
+      </c>
+      <c r="C630" s="318" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A631" s="318" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B631" s="318">
+        <v>5</v>
+      </c>
+      <c r="C631" s="318" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A632" s="318" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B632" s="318">
+        <v>10</v>
+      </c>
+      <c r="C632" s="318" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A633" s="318" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B633" s="318">
+        <v>10</v>
+      </c>
+      <c r="C633" s="318" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A634" s="318" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B634" s="318">
+        <v>10</v>
+      </c>
+      <c r="C634" s="318" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A635" s="318" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B635" s="318">
+        <v>6</v>
+      </c>
+      <c r="C635" s="318" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A636" s="318" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B636" s="318">
+        <v>8</v>
+      </c>
+      <c r="C636" s="318" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A637" s="318" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B637" s="318">
+        <v>5</v>
+      </c>
+      <c r="C637" s="318" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A638" s="318" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B638" s="318">
+        <v>10</v>
+      </c>
+      <c r="C638" s="318" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A639" s="318" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B639" s="318">
+        <v>10</v>
+      </c>
+      <c r="C639" s="318" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A640" s="318" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B640" s="318">
+        <v>8</v>
+      </c>
+      <c r="C640" s="318" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A641" s="318" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B641" s="318">
+        <v>15</v>
+      </c>
+      <c r="C641" s="318" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A642" s="318" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B642" s="318">
+        <v>8</v>
+      </c>
+      <c r="C642" s="318" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A643" s="318" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B643" s="318">
+        <v>10</v>
+      </c>
+      <c r="C643" s="318" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A644" s="318" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B644" s="318">
+        <v>15</v>
+      </c>
+      <c r="C644" s="318" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A645" s="318" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B645" s="318">
+        <v>10</v>
+      </c>
+      <c r="C645" s="318" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A646" s="318" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B646" s="318">
+        <v>15</v>
+      </c>
+      <c r="C646" s="318" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A647" s="318" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B647" s="318">
+        <v>15</v>
+      </c>
+      <c r="C647" s="318" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A648" s="318" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B648" s="318">
+        <v>15</v>
+      </c>
+      <c r="C648" s="318" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A649" s="318" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B649" s="318">
+        <v>10</v>
+      </c>
+      <c r="C649" s="318" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A650" s="318" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B650" s="318">
+        <v>10</v>
+      </c>
+      <c r="C650" s="318" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A651" s="318" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B651" s="318">
+        <v>15</v>
+      </c>
+      <c r="C651" s="318" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A652" s="318" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B652" s="318">
+        <v>10</v>
+      </c>
+      <c r="C652" s="318" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A653" s="318" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B653" s="318">
+        <v>15</v>
+      </c>
+      <c r="C653" s="318" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A654" s="318" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B654" s="318">
         <v>12</v>
       </c>
-      <c r="C38" s="319" t="s">
-[...18 lines deleted...]
-      <c r="B40" s="319">
+      <c r="C654" s="318" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A655" s="318" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B655" s="318">
         <v>12</v>
       </c>
-      <c r="C40" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B41" s="319">
+      <c r="C655" s="318" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A656" s="318" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B656" s="318">
+        <v>10</v>
+      </c>
+      <c r="C656" s="318" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A657" s="318" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B657" s="318">
         <v>12</v>
       </c>
-      <c r="C41" s="319" t="s">
-[...51 lines deleted...]
-      <c r="B46" s="319">
+      <c r="C657" s="318" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A658" s="318" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B658" s="318">
+        <v>10</v>
+      </c>
+      <c r="C658" s="318" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A659" s="318" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B659" s="318">
+        <v>15</v>
+      </c>
+      <c r="C659" s="318" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A660" s="318" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B660" s="318">
+        <v>10</v>
+      </c>
+      <c r="C660" s="318" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A661" s="318" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B661" s="318">
+        <v>15</v>
+      </c>
+      <c r="C661" s="318" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A662" s="318" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B662" s="318">
+        <v>15</v>
+      </c>
+      <c r="C662" s="318" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A663" s="318" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B663" s="318">
+        <v>12</v>
+      </c>
+      <c r="C663" s="318" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A664" s="318" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B664" s="318">
+        <v>10</v>
+      </c>
+      <c r="C664" s="318" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A665" s="318" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B665" s="318">
+        <v>10</v>
+      </c>
+      <c r="C665" s="318" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A666" s="318" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B666" s="318">
+        <v>10</v>
+      </c>
+      <c r="C666" s="318" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A667" s="318" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B667" s="318">
+        <v>15</v>
+      </c>
+      <c r="C667" s="318" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A668" s="318" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B668" s="318">
+        <v>15</v>
+      </c>
+      <c r="C668" s="318" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A669" s="318" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B669" s="318">
+        <v>12</v>
+      </c>
+      <c r="C669" s="318" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A670" s="318" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B670" s="318">
+        <v>10</v>
+      </c>
+      <c r="C670" s="318" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A671" s="318" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B671" s="318">
+        <v>10</v>
+      </c>
+      <c r="C671" s="318" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A672" s="318" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B672" s="318">
+        <v>10</v>
+      </c>
+      <c r="C672" s="318" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A673" s="318" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B673" s="318">
+        <v>10</v>
+      </c>
+      <c r="C673" s="318" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A674" s="318" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B674" s="318">
+        <v>15</v>
+      </c>
+      <c r="C674" s="318" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A675" s="318" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B675" s="318">
+        <v>10</v>
+      </c>
+      <c r="C675" s="318" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A676" s="318" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B676" s="318">
+        <v>5</v>
+      </c>
+      <c r="C676" s="318" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A677" s="318" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B677" s="318">
+        <v>10</v>
+      </c>
+      <c r="C677" s="318" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A678" s="318" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B678" s="318">
+        <v>5</v>
+      </c>
+      <c r="C678" s="318" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A679" s="318" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B679" s="318">
+        <v>8</v>
+      </c>
+      <c r="C679" s="318" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A680" s="318" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B680" s="318">
+        <v>15</v>
+      </c>
+      <c r="C680" s="318" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A681" s="318" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B681" s="318">
+        <v>10</v>
+      </c>
+      <c r="C681" s="318" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A682" s="318" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B682" s="318">
+        <v>5</v>
+      </c>
+      <c r="C682" s="318" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A683" s="318" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B683" s="318">
+        <v>10</v>
+      </c>
+      <c r="C683" s="318" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A684" s="318" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B684" s="318">
+        <v>15</v>
+      </c>
+      <c r="C684" s="318" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A685" s="318" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B685" s="318">
+        <v>10</v>
+      </c>
+      <c r="C685" s="318" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A686" s="318" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B686" s="318">
+        <v>10</v>
+      </c>
+      <c r="C686" s="318" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A687" s="318" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B687" s="318">
+        <v>15</v>
+      </c>
+      <c r="C687" s="318" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A688" s="318" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B688" s="318">
+        <v>10</v>
+      </c>
+      <c r="C688" s="318" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A689" s="318" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B689" s="318">
+        <v>10</v>
+      </c>
+      <c r="C689" s="318" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A690" s="318" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B690" s="318">
+        <v>10</v>
+      </c>
+      <c r="C690" s="318" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A691" s="318" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B691" s="318">
+        <v>10</v>
+      </c>
+      <c r="C691" s="318" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A692" s="318" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B692" s="318">
+        <v>5</v>
+      </c>
+      <c r="C692" s="318" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A693" s="318" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B693" s="318">
+        <v>10</v>
+      </c>
+      <c r="C693" s="318" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A694" s="318" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B694" s="318">
+        <v>10</v>
+      </c>
+      <c r="C694" s="318" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A695" s="318" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B695" s="318">
+        <v>15</v>
+      </c>
+      <c r="C695" s="318" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A696" s="318" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B696" s="318">
+        <v>10</v>
+      </c>
+      <c r="C696" s="318" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A697" s="318" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B697" s="318">
+        <v>8</v>
+      </c>
+      <c r="C697" s="318" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A698" s="318" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B698" s="318">
+        <v>10</v>
+      </c>
+      <c r="C698" s="318" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A699" s="318" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B699" s="318">
+        <v>15</v>
+      </c>
+      <c r="C699" s="318" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A700" s="318" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B700" s="318">
+        <v>10</v>
+      </c>
+      <c r="C700" s="318" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A701" s="318" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B701" s="318">
+        <v>10</v>
+      </c>
+      <c r="C701" s="318" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A702" s="318" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B702" s="318">
+        <v>12</v>
+      </c>
+      <c r="C702" s="318" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A703" s="318" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B703" s="318">
+        <v>15</v>
+      </c>
+      <c r="C703" s="318" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A704" s="318" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B704" s="318">
         <v>20</v>
       </c>
-      <c r="C46" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B47" s="319">
+      <c r="C704" s="318" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A705" s="318" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B705" s="318">
+        <v>10</v>
+      </c>
+      <c r="C705" s="318" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A706" s="318" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B706" s="318">
+        <v>5</v>
+      </c>
+      <c r="C706" s="318" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A707" s="318" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B707" s="318">
+        <v>20</v>
+      </c>
+      <c r="C707" s="318" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A708" s="318" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B708" s="318">
+        <v>15</v>
+      </c>
+      <c r="C708" s="318" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A709" s="318" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B709" s="318">
+        <v>15</v>
+      </c>
+      <c r="C709" s="318" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A710" s="318" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B710" s="318">
+        <v>10</v>
+      </c>
+      <c r="C710" s="318" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A711" s="318" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B711" s="318">
+        <v>15</v>
+      </c>
+      <c r="C711" s="318" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A712" s="318" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B712" s="318">
+        <v>10</v>
+      </c>
+      <c r="C712" s="318" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A713" s="318" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B713" s="318">
+        <v>20</v>
+      </c>
+      <c r="C713" s="318" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A714" s="318" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B714" s="318">
+        <v>20</v>
+      </c>
+      <c r="C714" s="318" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A715" s="318" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B715" s="318">
+        <v>15</v>
+      </c>
+      <c r="C715" s="318" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A716" s="318" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B716" s="318">
+        <v>15</v>
+      </c>
+      <c r="C716" s="318" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A717" s="318" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B717" s="318">
+        <v>15</v>
+      </c>
+      <c r="C717" s="318" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A718" s="318" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B718" s="318">
+        <v>8</v>
+      </c>
+      <c r="C718" s="318" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A719" s="318" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B719" s="318">
+        <v>15</v>
+      </c>
+      <c r="C719" s="318" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A720" s="318" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B720" s="318">
+        <v>10</v>
+      </c>
+      <c r="C720" s="318" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A721" s="318" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B721" s="318">
+        <v>15</v>
+      </c>
+      <c r="C721" s="318" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A722" s="318" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B722" s="318">
+        <v>15</v>
+      </c>
+      <c r="C722" s="318" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A723" s="318" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B723" s="318">
+        <v>8</v>
+      </c>
+      <c r="C723" s="318" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A724" s="318" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B724" s="318">
+        <v>8</v>
+      </c>
+      <c r="C724" s="318" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A725" s="318" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B725" s="318">
+        <v>5</v>
+      </c>
+      <c r="C725" s="318" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A726" s="318" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B726" s="318">
+        <v>5</v>
+      </c>
+      <c r="C726" s="318" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A727" s="318" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B727" s="318">
+        <v>5</v>
+      </c>
+      <c r="C727" s="318" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A728" s="318" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B728" s="318">
+        <v>8</v>
+      </c>
+      <c r="C728" s="318" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A729" s="318" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B729" s="318">
+        <v>10</v>
+      </c>
+      <c r="C729" s="318" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A730" s="318" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B730" s="318">
+        <v>5</v>
+      </c>
+      <c r="C730" s="318" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A731" s="318" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B731" s="318">
+        <v>5</v>
+      </c>
+      <c r="C731" s="318" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A732" s="318" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B732" s="318">
+        <v>5</v>
+      </c>
+      <c r="C732" s="318" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A733" s="318" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B733" s="318">
+        <v>5</v>
+      </c>
+      <c r="C733" s="318" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A734" s="318" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B734" s="318">
+        <v>10</v>
+      </c>
+      <c r="C734" s="318" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A735" s="318" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B735" s="318">
+        <v>3</v>
+      </c>
+      <c r="C735" s="318" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A736" s="318" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B736" s="318">
+        <v>5</v>
+      </c>
+      <c r="C736" s="318" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A737" s="318" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B737" s="318">
+        <v>5</v>
+      </c>
+      <c r="C737" s="318" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A738" s="318" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B738" s="318">
+        <v>5</v>
+      </c>
+      <c r="C738" s="318" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A739" s="318" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B739" s="318">
+        <v>5</v>
+      </c>
+      <c r="C739" s="318" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A740" s="318" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B740" s="318">
+        <v>5</v>
+      </c>
+      <c r="C740" s="318" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A741" s="318" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B741" s="318">
+        <v>5</v>
+      </c>
+      <c r="C741" s="318" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A742" s="318" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B742" s="318">
+        <v>5</v>
+      </c>
+      <c r="C742" s="318" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A743" s="318" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B743" s="318">
+        <v>5</v>
+      </c>
+      <c r="C743" s="318" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A744" s="318" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B744" s="318">
+        <v>5</v>
+      </c>
+      <c r="C744" s="318" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A745" s="318" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B745" s="318">
+        <v>3</v>
+      </c>
+      <c r="C745" s="318" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A746" s="318" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B746" s="318">
+        <v>5</v>
+      </c>
+      <c r="C746" s="318" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A747" s="318" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B747" s="318">
+        <v>8</v>
+      </c>
+      <c r="C747" s="318" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A748" s="318" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B748" s="318">
+        <v>5</v>
+      </c>
+      <c r="C748" s="318" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A749" s="318" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B749" s="318">
+        <v>3</v>
+      </c>
+      <c r="C749" s="318" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A750" s="318" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B750" s="318">
+        <v>5</v>
+      </c>
+      <c r="C750" s="318" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A751" s="318" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B751" s="318">
+        <v>9</v>
+      </c>
+      <c r="C751" s="318" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A752" s="318" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B752" s="318">
+        <v>5</v>
+      </c>
+      <c r="C752" s="318" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A753" s="318" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B753" s="318">
+        <v>5</v>
+      </c>
+      <c r="C753" s="318" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A754" s="318" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B754" s="318">
+        <v>9</v>
+      </c>
+      <c r="C754" s="318" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A755" s="318" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B755" s="318">
+        <v>10</v>
+      </c>
+      <c r="C755" s="318" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A756" s="318" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B756" s="318">
+        <v>10</v>
+      </c>
+      <c r="C756" s="318" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="757" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A757" s="318" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B757" s="318">
+        <v>5</v>
+      </c>
+      <c r="C757" s="318" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="758" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A758" s="318" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B758" s="318">
+        <v>3</v>
+      </c>
+      <c r="C758" s="318" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="759" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A759" s="318" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B759" s="318">
+        <v>5</v>
+      </c>
+      <c r="C759" s="318" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="760" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A760" s="318" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B760" s="318">
+        <v>5</v>
+      </c>
+      <c r="C760" s="318" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="761" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A761" s="318" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B761" s="318">
+        <v>10</v>
+      </c>
+      <c r="C761" s="318" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="762" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A762" s="318" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B762" s="318">
+        <v>10</v>
+      </c>
+      <c r="C762" s="318" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="763" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A763" s="318" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B763" s="318">
+        <v>5</v>
+      </c>
+      <c r="C763" s="318" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="764" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A764" s="318" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B764" s="318">
+        <v>10</v>
+      </c>
+      <c r="C764" s="318" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="765" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A765" s="318" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B765" s="318">
+        <v>5</v>
+      </c>
+      <c r="C765" s="318" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="766" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A766" s="318" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B766" s="318">
+        <v>5</v>
+      </c>
+      <c r="C766" s="318" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="767" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A767" s="318" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B767" s="318">
+        <v>5</v>
+      </c>
+      <c r="C767" s="318" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A768" s="318" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B768" s="318">
+        <v>3</v>
+      </c>
+      <c r="C768" s="318" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="769" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A769" s="318" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B769" s="318">
+        <v>10</v>
+      </c>
+      <c r="C769" s="318" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="770" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A770" s="318" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B770" s="318">
+        <v>5</v>
+      </c>
+      <c r="C770" s="318" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="771" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A771" s="318" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B771" s="318">
+        <v>10</v>
+      </c>
+      <c r="C771" s="318" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="772" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A772" s="318" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B772" s="318">
+        <v>10</v>
+      </c>
+      <c r="C772" s="318" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A773" s="318" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B773" s="318">
+        <v>10</v>
+      </c>
+      <c r="C773" s="318" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="774" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A774" s="318" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B774" s="318">
+        <v>10</v>
+      </c>
+      <c r="C774" s="318" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="775" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A775" s="318" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B775" s="318">
+        <v>10</v>
+      </c>
+      <c r="C775" s="318" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A776" s="318" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B776" s="318">
+        <v>8</v>
+      </c>
+      <c r="C776" s="318" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="777" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A777" s="318" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B777" s="318">
+        <v>5</v>
+      </c>
+      <c r="C777" s="318" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="778" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A778" s="318" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B778" s="318">
+        <v>8</v>
+      </c>
+      <c r="C778" s="318" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="779" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A779" s="318" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B779" s="318">
+        <v>5</v>
+      </c>
+      <c r="C779" s="318" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="780" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A780" s="318" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B780" s="318">
+        <v>5</v>
+      </c>
+      <c r="C780" s="318" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="781" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A781" s="318" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B781" s="318">
+        <v>8</v>
+      </c>
+      <c r="C781" s="318" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="782" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A782" s="318" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B782" s="318">
+        <v>5</v>
+      </c>
+      <c r="C782" s="318" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="783" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A783" s="318" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B783" s="318">
+        <v>5</v>
+      </c>
+      <c r="C783" s="318" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="784" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A784" s="318" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B784" s="318">
+        <v>10</v>
+      </c>
+      <c r="C784" s="318" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="785" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A785" s="318" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B785" s="318">
+        <v>5</v>
+      </c>
+      <c r="C785" s="318" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="786" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A786" s="318" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B786" s="318">
+        <v>5</v>
+      </c>
+      <c r="C786" s="318" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A787" s="318" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B787" s="318">
+        <v>5</v>
+      </c>
+      <c r="C787" s="318" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="788" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A788" s="318" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B788" s="318">
+        <v>7</v>
+      </c>
+      <c r="C788" s="318" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="789" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A789" s="318" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B789" s="318">
+        <v>10</v>
+      </c>
+      <c r="C789" s="318" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="790" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A790" s="318" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B790" s="318">
+        <v>10</v>
+      </c>
+      <c r="C790" s="318" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="791" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A791" s="318" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B791" s="318">
+        <v>10</v>
+      </c>
+      <c r="C791" s="318" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="792" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A792" s="318" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B792" s="318">
+        <v>10</v>
+      </c>
+      <c r="C792" s="318" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="793" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A793" s="318" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B793" s="318">
+        <v>10</v>
+      </c>
+      <c r="C793" s="318" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="794" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A794" s="318" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B794" s="318">
+        <v>8</v>
+      </c>
+      <c r="C794" s="318" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="795" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A795" s="318" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B795" s="318">
+        <v>10</v>
+      </c>
+      <c r="C795" s="318" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="796" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A796" s="318" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B796" s="318">
+        <v>10</v>
+      </c>
+      <c r="C796" s="318" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="797" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A797" s="318" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B797" s="318">
+        <v>10</v>
+      </c>
+      <c r="C797" s="318" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="798" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A798" s="318" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B798" s="318">
+        <v>10</v>
+      </c>
+      <c r="C798" s="318" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="799" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A799" s="318" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B799" s="318">
+        <v>10</v>
+      </c>
+      <c r="C799" s="318" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="800" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A800" s="318" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B800" s="318">
+        <v>10</v>
+      </c>
+      <c r="C800" s="318" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="801" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A801" s="318" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B801" s="318">
+        <v>15</v>
+      </c>
+      <c r="C801" s="318" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="802" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A802" s="318" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B802" s="318">
+        <v>5</v>
+      </c>
+      <c r="C802" s="318" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="803" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A803" s="318" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B803" s="318">
+        <v>10</v>
+      </c>
+      <c r="C803" s="318" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="804" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A804" s="318" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B804" s="318">
+        <v>8</v>
+      </c>
+      <c r="C804" s="318" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="805" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A805" s="318" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B805" s="318">
+        <v>10</v>
+      </c>
+      <c r="C805" s="318" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="806" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A806" s="318" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B806" s="318">
+        <v>7</v>
+      </c>
+      <c r="C806" s="318" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="807" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A807" s="318" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B807" s="318">
+        <v>10</v>
+      </c>
+      <c r="C807" s="318" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="808" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A808" s="318" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B808" s="318">
+        <v>10</v>
+      </c>
+      <c r="C808" s="318" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="809" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A809" s="318" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B809" s="318">
+        <v>5</v>
+      </c>
+      <c r="C809" s="318" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="810" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A810" s="318" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B810" s="318">
+        <v>8</v>
+      </c>
+      <c r="C810" s="318" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="811" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A811" s="318" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B811" s="318">
+        <v>15</v>
+      </c>
+      <c r="C811" s="318" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="812" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A812" s="318" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B812" s="318">
+        <v>15</v>
+      </c>
+      <c r="C812" s="318" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="813" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A813" s="318" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B813" s="318">
+        <v>7</v>
+      </c>
+      <c r="C813" s="318" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="814" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A814" s="318" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B814" s="318">
+        <v>8</v>
+      </c>
+      <c r="C814" s="318" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="815" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A815" s="318" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B815" s="318">
+        <v>20</v>
+      </c>
+      <c r="C815" s="318" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="816" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A816" s="318" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B816" s="318">
+        <v>5</v>
+      </c>
+      <c r="C816" s="318" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="817" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A817" s="318" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B817" s="318">
+        <v>5</v>
+      </c>
+      <c r="C817" s="318" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="818" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A818" s="318" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B818" s="318">
+        <v>3</v>
+      </c>
+      <c r="C818" s="318" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A819" s="318" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B819" s="318">
+        <v>10</v>
+      </c>
+      <c r="C819" s="318" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="820" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A820" s="318" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B820" s="318">
+        <v>5</v>
+      </c>
+      <c r="C820" s="318" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A821" s="318" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B821" s="318">
+        <v>10</v>
+      </c>
+      <c r="C821" s="318" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="822" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A822" s="318" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B822" s="318">
+        <v>5</v>
+      </c>
+      <c r="C822" s="318" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="823" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A823" s="318" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B823" s="318">
+        <v>5</v>
+      </c>
+      <c r="C823" s="318" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="824" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A824" s="318" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B824" s="318">
+        <v>10</v>
+      </c>
+      <c r="C824" s="318" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="825" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A825" s="318" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B825" s="318">
+        <v>5</v>
+      </c>
+      <c r="C825" s="318" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="826" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A826" s="318" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B826" s="318">
+        <v>10</v>
+      </c>
+      <c r="C826" s="318" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="827" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A827" s="318" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B827" s="318">
+        <v>8</v>
+      </c>
+      <c r="C827" s="318" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="828" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A828" s="318" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B828" s="318">
+        <v>10</v>
+      </c>
+      <c r="C828" s="318" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="829" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A829" s="318" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B829" s="318">
+        <v>6</v>
+      </c>
+      <c r="C829" s="318" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="830" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A830" s="318" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B830" s="318">
+        <v>4</v>
+      </c>
+      <c r="C830" s="318" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="831" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A831" s="318" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B831" s="318">
+        <v>10</v>
+      </c>
+      <c r="C831" s="318" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="832" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A832" s="318" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B832" s="318">
+        <v>5</v>
+      </c>
+      <c r="C832" s="318" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="833" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A833" s="318" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B833" s="318">
+        <v>10</v>
+      </c>
+      <c r="C833" s="318" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="834" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A834" s="318" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B834" s="318">
+        <v>10</v>
+      </c>
+      <c r="C834" s="318" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="835" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A835" s="318" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B835" s="318">
+        <v>8</v>
+      </c>
+      <c r="C835" s="318" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="836" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A836" s="318" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B836" s="318">
+        <v>5</v>
+      </c>
+      <c r="C836" s="318" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="837" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A837" s="318" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B837" s="318">
+        <v>5</v>
+      </c>
+      <c r="C837" s="318" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="838" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A838" s="318" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B838" s="318">
+        <v>5</v>
+      </c>
+      <c r="C838" s="318" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="839" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A839" s="318" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B839" s="318">
+        <v>5</v>
+      </c>
+      <c r="C839" s="318" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="840" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A840" s="318" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B840" s="318">
+        <v>5</v>
+      </c>
+      <c r="C840" s="318" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="841" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A841" s="318" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B841" s="318">
+        <v>10</v>
+      </c>
+      <c r="C841" s="318" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="842" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A842" s="318" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B842" s="318">
+        <v>7</v>
+      </c>
+      <c r="C842" s="318" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="843" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A843" s="318" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B843" s="318">
+        <v>5</v>
+      </c>
+      <c r="C843" s="318" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A844" s="318" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B844" s="318">
+        <v>5</v>
+      </c>
+      <c r="C844" s="318" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="845" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A845" s="318" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B845" s="318">
+        <v>5</v>
+      </c>
+      <c r="C845" s="318" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="846" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A846" s="318" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B846" s="318">
+        <v>5</v>
+      </c>
+      <c r="C846" s="318" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="847" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A847" s="318" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B847" s="318">
+        <v>5</v>
+      </c>
+      <c r="C847" s="318" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="848" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A848" s="318" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B848" s="318">
+        <v>5</v>
+      </c>
+      <c r="C848" s="318" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="849" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A849" s="318" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B849" s="318">
+        <v>5</v>
+      </c>
+      <c r="C849" s="318" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="850" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A850" s="318" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B850" s="318">
+        <v>5</v>
+      </c>
+      <c r="C850" s="318" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="851" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A851" s="318" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B851" s="318">
+        <v>10</v>
+      </c>
+      <c r="C851" s="318" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="852" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A852" s="318" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B852" s="318">
+        <v>5</v>
+      </c>
+      <c r="C852" s="318" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="853" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A853" s="318" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B853" s="318">
+        <v>10</v>
+      </c>
+      <c r="C853" s="318" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="854" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A854" s="318" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B854" s="318">
+        <v>0</v>
+      </c>
+      <c r="C854" s="318" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="855" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A855" s="318" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B855" s="318">
+        <v>10</v>
+      </c>
+      <c r="C855" s="318" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="856" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A856" s="318" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B856" s="318">
+        <v>10</v>
+      </c>
+      <c r="C856" s="318" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="857" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A857" s="318" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B857" s="318">
+        <v>10</v>
+      </c>
+      <c r="C857" s="318" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="858" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A858" s="318" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B858" s="318">
+        <v>15</v>
+      </c>
+      <c r="C858" s="318" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="859" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A859" s="318" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B859" s="318">
+        <v>20</v>
+      </c>
+      <c r="C859" s="318" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="860" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A860" s="318" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B860" s="318">
+        <v>10</v>
+      </c>
+      <c r="C860" s="318" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="861" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A861" s="318" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B861" s="318">
+        <v>20</v>
+      </c>
+      <c r="C861" s="318" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="862" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A862" s="318" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B862" s="318">
+        <v>15</v>
+      </c>
+      <c r="C862" s="318" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="863" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A863" s="318" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B863" s="318">
+        <v>15</v>
+      </c>
+      <c r="C863" s="318" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="864" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A864" s="318" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B864" s="318">
+        <v>10</v>
+      </c>
+      <c r="C864" s="318" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="865" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A865" s="318" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B865" s="318">
+        <v>6</v>
+      </c>
+      <c r="C865" s="318" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="866" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A866" s="318" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B866" s="318">
+        <v>10</v>
+      </c>
+      <c r="C866" s="318" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="867" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A867" s="318" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B867" s="318">
+        <v>15</v>
+      </c>
+      <c r="C867" s="318" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="868" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A868" s="318" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B868" s="318">
+        <v>5</v>
+      </c>
+      <c r="C868" s="318" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="869" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A869" s="318" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B869" s="318">
+        <v>10</v>
+      </c>
+      <c r="C869" s="318" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="870" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A870" s="318" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B870" s="318">
+        <v>10</v>
+      </c>
+      <c r="C870" s="318" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="871" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A871" s="318" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B871" s="318">
+        <v>8</v>
+      </c>
+      <c r="C871" s="318" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="872" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A872" s="318" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B872" s="318">
+        <v>5</v>
+      </c>
+      <c r="C872" s="318" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="873" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A873" s="318" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B873" s="318">
+        <v>10</v>
+      </c>
+      <c r="C873" s="318" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="874" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A874" s="318" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B874" s="318">
+        <v>5</v>
+      </c>
+      <c r="C874" s="318" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="875" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A875" s="318" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B875" s="318">
+        <v>6</v>
+      </c>
+      <c r="C875" s="318" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="876" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A876" s="318" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B876" s="318">
+        <v>5</v>
+      </c>
+      <c r="C876" s="318" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="877" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A877" s="318" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B877" s="318">
+        <v>10</v>
+      </c>
+      <c r="C877" s="318" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="878" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A878" s="318" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B878" s="318">
+        <v>10</v>
+      </c>
+      <c r="C878" s="318" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="879" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A879" s="318" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B879" s="318">
+        <v>5</v>
+      </c>
+      <c r="C879" s="318" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="880" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A880" s="318" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B880" s="318">
+        <v>5</v>
+      </c>
+      <c r="C880" s="318" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="881" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A881" s="318" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B881" s="318">
+        <v>10</v>
+      </c>
+      <c r="C881" s="318" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="882" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A882" s="318" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B882" s="318">
+        <v>8</v>
+      </c>
+      <c r="C882" s="318" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="883" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A883" s="318" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B883" s="318">
+        <v>10</v>
+      </c>
+      <c r="C883" s="318" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="884" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A884" s="318" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B884" s="318">
+        <v>10</v>
+      </c>
+      <c r="C884" s="318" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="885" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A885" s="318" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B885" s="318">
+        <v>3</v>
+      </c>
+      <c r="C885" s="318" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="886" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A886" s="318" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B886" s="318">
+        <v>10</v>
+      </c>
+      <c r="C886" s="318" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="887" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A887" s="318" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B887" s="318">
+        <v>10</v>
+      </c>
+      <c r="C887" s="318" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="888" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A888" s="318" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B888" s="318">
+        <v>8</v>
+      </c>
+      <c r="C888" s="318" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="889" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A889" s="318" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B889" s="318">
+        <v>4</v>
+      </c>
+      <c r="C889" s="318" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="890" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A890" s="318" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B890" s="318">
+        <v>4</v>
+      </c>
+      <c r="C890" s="318" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="891" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A891" s="318" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B891" s="318">
+        <v>4</v>
+      </c>
+      <c r="C891" s="318" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="892" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A892" s="318" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B892" s="318">
+        <v>4</v>
+      </c>
+      <c r="C892" s="318" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="893" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A893" s="318" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B893" s="318">
+        <v>4</v>
+      </c>
+      <c r="C893" s="318" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="894" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A894" s="318" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B894" s="318">
+        <v>7</v>
+      </c>
+      <c r="C894" s="318" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="895" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A895" s="318" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B895" s="318">
+        <v>4</v>
+      </c>
+      <c r="C895" s="318" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="896" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A896" s="318" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B896" s="318">
+        <v>4</v>
+      </c>
+      <c r="C896" s="318" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="897" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A897" s="318" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B897" s="318">
+        <v>4</v>
+      </c>
+      <c r="C897" s="318" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="898" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A898" s="318" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B898" s="318">
+        <v>10</v>
+      </c>
+      <c r="C898" s="318" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="899" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A899" s="318" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B899" s="318">
+        <v>3</v>
+      </c>
+      <c r="C899" s="318" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="900" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A900" s="318" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B900" s="318">
+        <v>4</v>
+      </c>
+      <c r="C900" s="318" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="901" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A901" s="318" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B901" s="318">
+        <v>4</v>
+      </c>
+      <c r="C901" s="318" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="902" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A902" s="318" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B902" s="318">
+        <v>4</v>
+      </c>
+      <c r="C902" s="318" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="903" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A903" s="318" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B903" s="318">
         <v>12</v>
       </c>
-      <c r="C47" s="319" t="s">
-[...18 lines deleted...]
-      <c r="B49" s="319">
+      <c r="C903" s="318" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="904" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A904" s="318" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B904" s="318">
+        <v>4</v>
+      </c>
+      <c r="C904" s="318" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="905" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A905" s="318" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B905" s="318">
+        <v>5</v>
+      </c>
+      <c r="C905" s="318" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="906" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A906" s="318" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B906" s="318">
+        <v>5</v>
+      </c>
+      <c r="C906" s="318" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="907" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A907" s="318" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B907" s="318">
+        <v>4</v>
+      </c>
+      <c r="C907" s="318" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="908" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A908" s="318" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B908" s="318">
+        <v>4</v>
+      </c>
+      <c r="C908" s="318" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="909" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A909" s="318" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B909" s="318">
+        <v>4</v>
+      </c>
+      <c r="C909" s="318" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="910" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A910" s="318" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B910" s="318">
+        <v>10</v>
+      </c>
+      <c r="C910" s="318" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="911" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A911" s="318" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B911" s="318">
+        <v>10</v>
+      </c>
+      <c r="C911" s="318" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="912" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A912" s="318" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B912" s="318">
         <v>8</v>
       </c>
-      <c r="C49" s="319" t="s">
-[...18 lines deleted...]
-      <c r="B51" s="319">
+      <c r="C912" s="318" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="913" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A913" s="318" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B913" s="318">
+        <v>4</v>
+      </c>
+      <c r="C913" s="318" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="914" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A914" s="318" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B914" s="318">
+        <v>10</v>
+      </c>
+      <c r="C914" s="318" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="915" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A915" s="318" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B915" s="318">
+        <v>5</v>
+      </c>
+      <c r="C915" s="318" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="916" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A916" s="318" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B916" s="318">
+        <v>10</v>
+      </c>
+      <c r="C916" s="318" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="917" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A917" s="318" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B917" s="318">
+        <v>4</v>
+      </c>
+      <c r="C917" s="318" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="918" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A918" s="318" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B918" s="318">
+        <v>10</v>
+      </c>
+      <c r="C918" s="318" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="919" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A919" s="318" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B919" s="318">
         <v>15</v>
       </c>
-      <c r="C51" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B52" s="319">
+      <c r="C919" s="318" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="920" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A920" s="318" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B920" s="318">
+        <v>15</v>
+      </c>
+      <c r="C920" s="318" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="921" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A921" s="318" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B921" s="318">
+        <v>10</v>
+      </c>
+      <c r="C921" s="318" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="922" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A922" s="318" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B922" s="318">
+        <v>15</v>
+      </c>
+      <c r="C922" s="318" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="923" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A923" s="318" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B923" s="318">
+        <v>10</v>
+      </c>
+      <c r="C923" s="318" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="924" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A924" s="318" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B924" s="318">
+        <v>15</v>
+      </c>
+      <c r="C924" s="318" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="925" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A925" s="318" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B925" s="318">
+        <v>15</v>
+      </c>
+      <c r="C925" s="318" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="926" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A926" s="318" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B926" s="318">
+        <v>10</v>
+      </c>
+      <c r="C926" s="318" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="927" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A927" s="318" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B927" s="318">
+        <v>15</v>
+      </c>
+      <c r="C927" s="318" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="928" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A928" s="318" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B928" s="318">
+        <v>15</v>
+      </c>
+      <c r="C928" s="318" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="929" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A929" s="318" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B929" s="318">
+        <v>12</v>
+      </c>
+      <c r="C929" s="318" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="930" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A930" s="318" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B930" s="318">
+        <v>12</v>
+      </c>
+      <c r="C930" s="318" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="931" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A931" s="318" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B931" s="318">
+        <v>12</v>
+      </c>
+      <c r="C931" s="318" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="932" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A932" s="318" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B932" s="318">
+        <v>10</v>
+      </c>
+      <c r="C932" s="318" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="933" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A933" s="318" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B933" s="318">
+        <v>12</v>
+      </c>
+      <c r="C933" s="318" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="934" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A934" s="318" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B934" s="318">
+        <v>10</v>
+      </c>
+      <c r="C934" s="318" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="935" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A935" s="318" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B935" s="318">
+        <v>10</v>
+      </c>
+      <c r="C935" s="318" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="936" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A936" s="318" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B936" s="318">
+        <v>15</v>
+      </c>
+      <c r="C936" s="318" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="937" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A937" s="318" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B937" s="318">
+        <v>10</v>
+      </c>
+      <c r="C937" s="318" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="938" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A938" s="318" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B938" s="318">
+        <v>10</v>
+      </c>
+      <c r="C938" s="318" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="939" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A939" s="318" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B939" s="318">
+        <v>10</v>
+      </c>
+      <c r="C939" s="318" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="940" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A940" s="318" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B940" s="318">
+        <v>12</v>
+      </c>
+      <c r="C940" s="318" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="941" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A941" s="318" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B941" s="318">
+        <v>15</v>
+      </c>
+      <c r="C941" s="318" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="942" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A942" s="318" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B942" s="318">
+        <v>20</v>
+      </c>
+      <c r="C942" s="318" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="943" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A943" s="318" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B943" s="318">
+        <v>20</v>
+      </c>
+      <c r="C943" s="318" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="944" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A944" s="318" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B944" s="318">
+        <v>15</v>
+      </c>
+      <c r="C944" s="318" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="945" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A945" s="318" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B945" s="318">
+        <v>12</v>
+      </c>
+      <c r="C945" s="318" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="946" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A946" s="318" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B946" s="318">
+        <v>15</v>
+      </c>
+      <c r="C946" s="318" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="947" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A947" s="318" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B947" s="318">
+        <v>15</v>
+      </c>
+      <c r="C947" s="318" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="948" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A948" s="318" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B948" s="318">
+        <v>20</v>
+      </c>
+      <c r="C948" s="318" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="949" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A949" s="318" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B949" s="318">
+        <v>15</v>
+      </c>
+      <c r="C949" s="318" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="950" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A950" s="318" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B950" s="318">
         <v>5</v>
       </c>
-      <c r="C52" s="319" t="s">
-[...18 lines deleted...]
-      <c r="B54" s="319">
+      <c r="C950" s="318" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="951" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A951" s="318" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B951" s="318">
+        <v>10</v>
+      </c>
+      <c r="C951" s="318" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="952" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A952" s="318" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B952" s="318">
+        <v>8</v>
+      </c>
+      <c r="C952" s="318" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="953" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A953" s="318" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B953" s="318">
+        <v>10</v>
+      </c>
+      <c r="C953" s="318" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="954" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A954" s="318" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B954" s="318">
+        <v>10</v>
+      </c>
+      <c r="C954" s="318" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="955" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A955" s="318" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B955" s="318">
+        <v>4</v>
+      </c>
+      <c r="C955" s="318" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="956" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A956" s="318" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B956" s="318">
+        <v>8</v>
+      </c>
+      <c r="C956" s="318" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="957" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A957" s="318" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B957" s="318">
+        <v>10</v>
+      </c>
+      <c r="C957" s="318" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="958" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A958" s="318" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B958" s="318">
+        <v>10</v>
+      </c>
+      <c r="C958" s="318" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="959" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A959" s="318" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B959" s="318">
+        <v>10</v>
+      </c>
+      <c r="C959" s="318" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="960" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A960" s="318" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B960" s="318">
+        <v>15</v>
+      </c>
+      <c r="C960" s="318" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="961" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A961" s="318" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B961" s="318">
+        <v>15</v>
+      </c>
+      <c r="C961" s="318" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="962" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A962" s="318" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B962" s="318">
+        <v>6</v>
+      </c>
+      <c r="C962" s="318" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="963" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A963" s="318" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B963" s="318">
+        <v>10</v>
+      </c>
+      <c r="C963" s="318" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="964" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A964" s="318" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B964" s="318">
+        <v>10</v>
+      </c>
+      <c r="C964" s="318" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="965" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A965" s="318" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B965" s="318">
+        <v>10</v>
+      </c>
+      <c r="C965" s="318" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="966" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A966" s="318" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B966" s="318">
+        <v>10</v>
+      </c>
+      <c r="C966" s="318" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="967" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A967" s="318" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B967" s="318">
+        <v>10</v>
+      </c>
+      <c r="C967" s="318" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="968" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A968" s="318" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B968" s="318">
+        <v>15</v>
+      </c>
+      <c r="C968" s="318" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="969" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A969" s="318" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B969" s="318">
+        <v>15</v>
+      </c>
+      <c r="C969" s="318" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="970" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A970" s="318" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B970" s="318">
+        <v>15</v>
+      </c>
+      <c r="C970" s="318" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="971" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A971" s="318" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B971" s="318">
+        <v>5</v>
+      </c>
+      <c r="C971" s="318" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="972" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A972" s="318" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B972" s="318">
+        <v>10</v>
+      </c>
+      <c r="C972" s="318" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="973" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A973" s="318" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B973" s="318">
+        <v>10</v>
+      </c>
+      <c r="C973" s="318" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="974" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A974" s="318" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B974" s="318">
+        <v>10</v>
+      </c>
+      <c r="C974" s="318" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="975" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A975" s="318" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B975" s="318">
+        <v>15</v>
+      </c>
+      <c r="C975" s="318" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="976" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A976" s="318" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B976" s="318">
+        <v>20</v>
+      </c>
+      <c r="C976" s="318" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="977" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A977" s="318" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B977" s="318">
+        <v>4</v>
+      </c>
+      <c r="C977" s="318" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="978" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A978" s="318" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B978" s="318">
+        <v>10</v>
+      </c>
+      <c r="C978" s="318" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="979" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A979" s="318" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B979" s="318">
+        <v>10</v>
+      </c>
+      <c r="C979" s="318" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="980" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A980" s="318" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B980" s="318">
+        <v>15</v>
+      </c>
+      <c r="C980" s="318" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="981" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A981" s="318" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B981" s="318">
+        <v>10</v>
+      </c>
+      <c r="C981" s="318" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="982" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A982" s="318" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B982" s="318">
+        <v>6</v>
+      </c>
+      <c r="C982" s="318" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="983" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A983" s="318" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B983" s="318">
+        <v>10</v>
+      </c>
+      <c r="C983" s="318" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="984" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A984" s="318" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B984" s="318">
+        <v>10</v>
+      </c>
+      <c r="C984" s="318" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="985" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A985" s="318" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B985" s="318">
+        <v>10</v>
+      </c>
+      <c r="C985" s="318" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="986" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A986" s="318" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B986" s="318">
+        <v>5</v>
+      </c>
+      <c r="C986" s="318" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="987" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A987" s="318" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B987" s="318">
+        <v>10</v>
+      </c>
+      <c r="C987" s="318" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="988" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A988" s="318" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B988" s="318">
+        <v>10</v>
+      </c>
+      <c r="C988" s="318" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="989" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A989" s="318" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B989" s="318">
+        <v>5</v>
+      </c>
+      <c r="C989" s="318" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="990" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A990" s="318" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B990" s="318">
+        <v>10</v>
+      </c>
+      <c r="C990" s="318" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="991" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A991" s="318" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B991" s="318">
+        <v>10</v>
+      </c>
+      <c r="C991" s="318" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="992" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A992" s="318" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B992" s="318">
+        <v>5</v>
+      </c>
+      <c r="C992" s="318" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="993" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A993" s="318" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B993" s="318">
+        <v>10</v>
+      </c>
+      <c r="C993" s="318" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="994" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A994" s="318" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B994" s="318">
         <v>12</v>
       </c>
-      <c r="C54" s="319" t="s">
-[...18 lines deleted...]
-      <c r="B56" s="319">
+      <c r="C994" s="318" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="995" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A995" s="318" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B995" s="318">
         <v>5</v>
       </c>
-      <c r="C56" s="319" t="s">
-[...7 lines deleted...]
-      <c r="B57" s="319">
+      <c r="C995" s="318" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="996" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A996" s="318" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B996" s="318">
+        <v>20</v>
+      </c>
+      <c r="C996" s="318" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="997" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A997" s="318" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B997" s="318">
+        <v>8</v>
+      </c>
+      <c r="C997" s="318" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="998" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A998" s="318" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B998" s="318">
+        <v>10</v>
+      </c>
+      <c r="C998" s="318" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="999" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A999" s="318" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B999" s="318">
         <v>5</v>
       </c>
-      <c r="C57" s="319" t="s">
-[...51 lines deleted...]
-      <c r="B62" s="319">
+      <c r="C999" s="318" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1000" s="318" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1000" s="318">
+        <v>7</v>
+      </c>
+      <c r="C1000" s="318" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1001" s="318" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1001" s="318">
+        <v>10</v>
+      </c>
+      <c r="C1001" s="318" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1002" s="318" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1002" s="318">
+        <v>10</v>
+      </c>
+      <c r="C1002" s="318" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1003" s="318" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B1003" s="318">
+        <v>10</v>
+      </c>
+      <c r="C1003" s="318" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1004" s="318" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B1004" s="318">
+        <v>3</v>
+      </c>
+      <c r="C1004" s="318" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1005" s="318" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B1005" s="318">
+        <v>6</v>
+      </c>
+      <c r="C1005" s="318" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1006" s="318" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B1006" s="318">
+        <v>10</v>
+      </c>
+      <c r="C1006" s="318" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1007" s="318" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B1007" s="318">
+        <v>10</v>
+      </c>
+      <c r="C1007" s="318" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1008" s="318" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B1008" s="318">
+        <v>3</v>
+      </c>
+      <c r="C1008" s="318" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1009" s="318" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B1009" s="318">
+        <v>10</v>
+      </c>
+      <c r="C1009" s="318" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1010" s="318" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1010" s="318">
+        <v>5</v>
+      </c>
+      <c r="C1010" s="318" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1011" s="318" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1011" s="318">
+        <v>10</v>
+      </c>
+      <c r="C1011" s="318" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1012" s="318" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B1012" s="318">
         <v>15</v>
       </c>
-      <c r="C62" s="319" t="s">
-[...95 lines deleted...]
-      <c r="B71" s="319">
+      <c r="C1012" s="318" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1013" s="318" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B1013" s="318">
         <v>15</v>
       </c>
-      <c r="C71" s="319" t="s">
-[...216 lines deleted...]
-      <c r="B91" s="319">
+      <c r="C1013" s="318" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1014" s="318" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B1014" s="318">
+        <v>10</v>
+      </c>
+      <c r="C1014" s="318" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1015" s="318" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B1015" s="318">
+        <v>10</v>
+      </c>
+      <c r="C1015" s="318" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1016" s="318" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B1016" s="318">
         <v>6</v>
       </c>
-      <c r="C91" s="319" t="s">
-[...106 lines deleted...]
-      <c r="B101" s="319">
+      <c r="C1016" s="318" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1017" s="318" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B1017" s="318">
         <v>15</v>
       </c>
-      <c r="C101" s="319" t="s">
-[...10058 lines deleted...]
-      <c r="A1016" s="319" t="s">
+      <c r="C1017" s="318" t="s">
         <v>2218</v>
-      </c>
-[...15 lines deleted...]
-        <v>2221</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="9JomlSGuEabqn0BlzF+Ju9OF4S4+UVF07KYxvLAanUpwixGh4pLlRd7VekW70sLr0EFCiMrmzT/NnEtT4DQoHQ==" saltValue="zkBUsBmAUSLjdeomeYdlow==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>